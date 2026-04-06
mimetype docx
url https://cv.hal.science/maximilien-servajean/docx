--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,191 +636,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep-learning framework for enhancing habitat identification based on species composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Aćić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12802⟩</w:t>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue on MEDES-IDEAS 2023, 27, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11280-024-01278-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700157v1</w:t>
+                <w:t xml:space="preserve">lirmm-05015469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping global orchid assemblages with deep learning provides novel conservation insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,817 +828,817 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81, pp.102627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+                <w:t xml:space="preserve">A deep-learning framework for enhancing habitat identification based on species composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">Svetlana Aćić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special Issue on MEDES-IDEAS 2023, 27, pp.65. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), pp.e12802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11280-024-01278-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05015469v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negatively Correlated Noisy Learners for At-risk User Detection on Social Networks: A Study on Depression, Anorexia, Self-harm and Suicide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A text and GNN based controversy detection method on social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waleed Ragheb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (1), pp.770-783. </w:t>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue on Web Information Systems Engineering 2021, 26 (2), pp.799-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2021.3078898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11280-022-01116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03736669v1</w:t>
+                <w:t xml:space="preserve">hal-04042401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text and GNN based controversy detection method on social media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">EBBE-Text: Explaining Neural Networks by Exploring Text Classification Decision Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue on Web Information Systems Engineering 2021, 26 (2), pp.799-825. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (10), pp.4154-4171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11280-022-01116-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042401v1</w:t>
+                <w:t xml:space="preserve">lirmm-03738598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBBE-Text: Explaining Neural Networks by Exploring Text Classification Decision Boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Delaforge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+                <w:t xml:space="preserve">Antoine Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184247⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.e112545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.7.112545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03738598v1</w:t>
+                <w:t xml:space="preserve">hal-04430929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Negatively Correlated Noisy Learners for At-risk User Detection on Social Networks: A Study on Depression, Anorexia, Self-harm and Suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gresse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.e112545. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.770-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/biss.7.112545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2021.3078898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430929v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03736669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Species Distribution Modeling From Sentinel-2 Image Time-Series: A Global Scale Analysis on the Orchid Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (4), pp.e1008856. </w:t>
@@ -2445,268 +2445,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Coverage in Distributed Search and Recommendation with Profile Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying the maximum entropy principle to neural networks enhances multi-species distribution models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48567-5_4⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01177817v1</w:t>
+                <w:t xml:space="preserve">hal-05446820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Increasing Coverage in Distributed Search and Recommendation with Profile Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LNCS (9430), pp.115-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48567-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01177817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Profile Diversity for Query Processing using User Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Information Systems, 48, pp.44-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.is.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01079523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2716,709 +2850,709 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2025 Teaser: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-head loss function for deep Average-K classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. European Conference on Information Retrieval - ECIR 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.7358-7367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05135815v1</w:t>
+                <w:t xml:space="preserve">hal-04204318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-head loss function for deep Average-K classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Garcin</w:t>
+                <w:t xml:space="preserve">Mapping biodiversity at very-high resolution in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPRW 2025 - IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; CVF, Jun 2025, Nashville, United States. pp.2340-2349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04204318v1</w:t>
+                <w:t xml:space="preserve">hal-05457128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping biodiversity at very-high resolution in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2025: Plant Species Presence Prediction with Environmental and High-resolution Remote Sensing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPRW 2025 - IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.2932-2941</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457128v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2025: Plant Species Presence Prediction with Environmental and High-resolution Remote Sensing Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">LifeCLEF 2025 Teaser: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47. European Conference on Information Retrieval - ECIR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.373-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319448v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une amélioration des datations de l’Antiquité tardive en Gaule méridionale : les approches développées à partir des recherches menées sur le site de Las Cravieros à Fanjeaux (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faisandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chardonneau-Henneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/6qeq-ga34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoPlant: Spatial Plant Species Prediction Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,124 +3560,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of GeoLifeCLEF 2024: Species Composition Prediction with High Spatial Resolution at Continental Scale using Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,2278 +3685,2278 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.1966-1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INM-Explain -Expliquer les controverses médicales : Application au cas des interventions non médicamenteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Maïo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alya Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Santé et IA @PFIA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2024 Teaser : Challenges on Species Distribution Prediction and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR 2024 - 46. European Conference on Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.19-27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2024: Challenges on Species Distribution Prediction and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.183-207, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71908-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.337-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044325v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Marcos</w:t>
+                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_65⟩</w:t>
+              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.148-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204378v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.337-344</w:t>
+              <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.1954-1971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042425v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
+              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Medical Informatics (EFMI); Swedish Federation for Medical Informatics (SFMI), May 2023, Gothenburg, Sweden. pp.773-777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Marcos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaap Kamps; Lorraine Goeuriot; Fabio Crestani; Maria Maistro; Hideo Joho; Brian Davis; Cathal Gurrin; Udo Kruschwitz; Annalina Caputo, Apr 2023, Dublin, Ireland. pp.568-576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322255v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDiscovery : Aide à l'annotation par une méthode de budget pour le codage CIM-9 des textes hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.605-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des outils de visualisation pour l'explicabilité en apprentissage profond pour le traitement automatique de la langue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Détection de la controverse : une approche basée sur les réseaux de neurones, appliquée aux graphes et aux textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.99-108</w:t>
+              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04155333v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04155276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la controverse : une approche basée sur les réseaux de neurones, appliquée aux graphes et aux textes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Panorama des outils de visualisation pour l'explicabilité en apprentissage profond pour le traitement automatique de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.50-51</w:t>
+              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04155276v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04155333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2022: Predicting species presence from multi-modal remote sensing, bioclimatic and pedologic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1940-1956</w:t>
+              <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Allan Hanbury; Martin Potthast, Sep 2022, Bologna, Italy. pp.2123-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03793595v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2022: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2022 - 13. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.257-285, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Leblanc</w:t>
+                <w:t xml:space="preserve">Stochastic smoothing of the top-K calibrated hinge loss for deep imbalanced classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Allan Hanbury; Martin Potthast, Sep 2022, Bologna, Italy. pp.2123-2150</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.7208-7222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817452v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LifeCLEF 2022 Teaser: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR 2022 - 44. European Conference on Information Retrieval Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. pp.390-399, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic smoothing of the top-K calibrated hinge loss for deep imbalanced classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Garcin</w:t>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2022: Predicting species presence from multi-modal remote sensing, bioclimatic and pedologic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.7208-7222</w:t>
+              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1940-1956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828747v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03793595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2021: Predicting species distribution from 2 million remote sensing images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">Pl@ntNet-300K: a plant image dataset with high label ambiguity and a long-tailed distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual Conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5645731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353487v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Deep Convolutional SDM Trained on Satellite Images Unravel Vegetation Ecology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5844,406 +5978,397 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alberto Del Bimbo; Rita Cucchiara; Stan Sclaroff; Giovanni Maria Farinella; Tao Mei; Marco Bertini; Hugo Jair Escalante; Roberto Vezzani, Jan 2021, Online, Italy. pp.148-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl@ntNet-300K: a plant image dataset with high label ambiguity and a long-tailed distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Affouard</w:t>
+                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.485-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474556v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.339-354, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90888-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,2133 +6388,2142 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.485-492</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462935v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2021: an evaluation of Machine-Learning based Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2021 - 12th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.371-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462925v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2021: an evaluation of Machine-Learning based Species Identification and Species Distribution Prediction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2021: Predicting species distribution from 2 million remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2021 - 12th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_24⟩</w:t>
+              <w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Alexis Joly; Maria Maistro; Florina Piroi, Sep 2021, Bucarest, Romania. pp.1451-1462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415990v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ruiz de Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisboa, Portugal. pp.542-549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989077v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945382v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_70⟩</w:t>
+              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873670v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290310v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-Based Plant Species Prediction Using A CNN Model Trained On Several Kingdoms - Best Method Of GeoLifeCLEF 2019 Challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Negri</w:t>
+                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392637v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Kahl</w:t>
+                <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281455v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03525311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Location-Based Plant Species Prediction Using A CNN Model Trained On Several Kingdoms - Best Method Of GeoLifeCLEF 2019 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
+              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03525311v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+                <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.112-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190170v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.275-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15719-7_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556888v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-15719-7_37⟩</w:t>
+              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273257v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Pacitti</w:t>
+                <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amr Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911684v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01989632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">LIRMM@DEFT-2018 – Modèle de classification de la vectorisation des documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01989632v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02000139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIRMM@DEFT-2018 – Modèle de classification de la vectorisation des documents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02000139v1</w:t>
+                <w:t xml:space="preserve">hal-01913241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Reda Bouadjenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913241v1</w:t>
+                <w:t xml:space="preserve">hal-01911684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThePlantGame: Actively Training Human Annotators for Domain-specific Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8434,119 +8568,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.720-721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2964284.2973820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of fine-grained classification methods in the context of the LifeCLEF plant identification challenge 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8561,364 +8695,364 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2015 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Diversification in Gossip-Based Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globe 2014 - 7th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.25-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-10067-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01088730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Diversification in Distributed Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMAG, Oct 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01177564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantRT : a Distributed Recommendation Tool for Citizen Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,276 +9067,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile Diversity for Phenotyping Data Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2013 - 29e Journées Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00879575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRS 2013 - 4th International Workshop on Social Recommender Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.973-980, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2487788.2488094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00806676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9212,328 +9346,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l’IAG dans l’enseignement supérieur : Enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislain Atemezing; Catherine Roussey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APIA 2024 - 10e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFIA-Association Française pour l'Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes de la 10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA), pp.129-132, 2024, APIA-2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pl@ntNet, ten years of automatic plant identification and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCN - Congrès mondial de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantRT : a Distributed and Diversified Recommendation Tool for Citizen Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9548,51 +9682,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2014 - 30e Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01088733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9602,785 +9736,667 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2025: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction: 16th International Conference of the CLEF Association, CLEF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16089, Springer Nature Switzerland, pp.338-362, 2026, Lecture Notes in Computer Science, 978-3-032-04353-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04354-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the maximum entropy principle to neural networks enhances multi-species distribution models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+                <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05446820v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04825925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">The GeoLifeCLEF 2023 Dataset to evaluate plant species distribution models at high spatial resolution across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04825925v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GeoLifeCLEF 2023 Dataset to evaluate plant species distribution models at high spatial resolution across Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation of LIRMM / Inria to the GeoLifeCLEF 2020 challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152362v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation of LIRMM / Inria to the GeoLifeCLEF 2020 challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GeoLifeCLEF 2020 Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10390,244 +10406,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-13002, Lirmm, University of Montpellier. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00794814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile Diversity for P2P Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-13017, Lirmm, University of Montpellier. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00829308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10637,171 +10653,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation diversifiée et distribuée pour les données scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014MON20216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02179049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation Diversifiée et Distribuée pour les Données Scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Montpellier 2, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01098191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10811,51 +10827,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThePlantGame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10864,285 +10880,285 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AttentiveEmocontext System at SemEval-2019 Task 3 for Emotional Classification in short Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0ed7d0e1bac7175a9fca1173afbaf374e6befaf4;origin=https://hal.archives-ouvertes.fr/lirmm-02145404;visit=swh:1:snp:292d12d12813be9c44347573ace6d623c36f34c9;anchor=swh:1:rev:71ab4c4d055d4d3f395a43eed3dd95bbd52f87f4;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02145404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d65908210e715c25bb0dec531944fa547c85a884;origin=https://hal.archives-ouvertes.fr/lirmm-02145402;visit=swh:1:snp:fe94a4dcd263b247d4ceb8516ae9bde40366d6eb;anchor=swh:1:rev:f9943157bb2bbbca9e17ced2605889d47722702a;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02145402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11289,51 +11305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bettinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sanabria-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839279" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58933" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kimiti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01703020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.01.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48567-5_4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00715" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00221" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167637v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Negri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487788.2488094" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Abbadie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia2024.univ-lr.fr/Conf%C3%A9rences/APIA/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408591v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_19" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00794814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02179049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20216" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01098191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ed7d0e1bac7175a9fca1173afbaf374e6befaf4;origin=https://hal.archives-ouvertes.fr/lirmm-02145404;visit=swh:1:snp:292d12d12813be9c44347573ace6d623c36f34c9;anchor=swh:1:rev:71ab4c4d055d4d3f395a43eed3dd95bbd52f87f4;path=/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d65908210e715c25bb0dec531944fa547c85a884;origin=https://hal.archives-ouvertes.fr/lirmm-02145402;visit=swh:1:snp:fe94a4dcd263b247d4ceb8516ae9bde40366d6eb;anchor=swh:1:rev:f9943157bb2bbbca9e17ced2605889d47722702a;path=/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bettinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sanabria-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839279" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58933" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kimiti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01703020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.01.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48567-5_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00715" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00221" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_15" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Negri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487788.2488094" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Abbadie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia2024.univ-lr.fr/Conf%C3%A9rences/APIA/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408591v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989084v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00794814v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02179049v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20216" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01098191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145404v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ed7d0e1bac7175a9fca1173afbaf374e6befaf4;origin=https://hal.archives-ouvertes.fr/lirmm-02145404;visit=swh:1:snp:292d12d12813be9c44347573ace6d623c36f34c9;anchor=swh:1:rev:71ab4c4d055d4d3f395a43eed3dd95bbd52f87f4;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d65908210e715c25bb0dec531944fa547c85a884;origin=https://hal.archives-ouvertes.fr/lirmm-02145402;visit=swh:1:snp:fe94a4dcd263b247d4ceb8516ae9bde40366d6eb;anchor=swh:1:rev:f9943157bb2bbbca9e17ced2605889d47722702a;path=/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>