--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -100,2549 +100,2549 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal taxonomic validation: A semi-automated validation framework for citizen science records</w:t>
+                <w:t xml:space="preserve">Applying the maximum entropy principle to neural networks enhances multi-species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu De Castelbajac</w:t>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Epinoux</w:t>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, pp.103290. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195843v1</w:t>
+                <w:t xml:space="preserve">hal-05446820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond single drivers: A multi-stressor framework for understanding and managing jellyfish proliferation under concurrent anthropogenic and climate pressures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conformal taxonomic validation: A semi-automated validation framework for citizen science records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu De Castelbajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Epinoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Ramirez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2025.107927⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.103290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300984v1</w:t>
+                <w:t xml:space="preserve">hal-05195843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Presence‐Only to Abundance Species Distribution Models Using Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Sanabria-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (7), pp.e70177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.70177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the syntax of plant assemblages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Leblanc</w:t>
+                <w:t xml:space="preserve">Beyond single drivers: A multi-stressor framework for understanding and managing jellyfish proliferation under concurrent anthropogenic and climate pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Epinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">Delphine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Matthieu de Castelbajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Chytrý</w:t>
+                <w:t xml:space="preserve">Eduardo Ramirez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.2026-2040. </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 270, pp.107927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-025-02105-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2025.107927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313746v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
+                <w:t xml:space="preserve">Learning the syntax of plant assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Benslimane</w:t>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special Issue on MEDES-IDEAS 2023, 27, pp.65. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.2026-2040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11280-024-01278-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-025-02105-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05015469v1</w:t>
+                <w:t xml:space="preserve">hal-05313746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping global orchid assemblages with deep learning provides novel conservation insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deep-learning framework for enhancing habitat identification based on species composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svetlana Aćić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102627⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), pp.e12802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581266v1</w:t>
+                <w:t xml:space="preserve">hal-04700157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep-learning framework for enhancing habitat identification based on species composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mapping global orchid assemblages with deep learning provides novel conservation insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milan Chytrý</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Aćić</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (3), pp.e12802. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.102627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700157v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text and GNN based controversy detection method on social media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Wide Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Special Issue on Web Information Systems Engineering 2021, 26 (2), pp.799-825. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11280-022-01116-0⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Special Issue on MEDES-IDEAS 2023, 27, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11280-024-01278-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042401v1</w:t>
+                <w:t xml:space="preserve">lirmm-05015469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBBE-Text: Explaining Neural Networks by Exploring Text Classification Decision Boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Negatively Correlated Noisy Learners for At-risk User Detection on Social Networks: A Study on Depression, Anorexia, Self-harm and Suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.770-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2021.3078898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03738598v1</w:t>
+                <w:t xml:space="preserve">lirmm-03736669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+                <w:t xml:space="preserve">A text and GNN based controversy detection method on social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chouet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.7.112545⟩</w:t>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue on Web Information Systems Engineering 2021, 26 (2), pp.799-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11280-022-01116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430929v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negatively Correlated Noisy Learners for At-risk User Detection on Social Networks: A Study on Depression, Anorexia, Self-harm and Suicide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">EBBE-Text: Explaining Neural Networks by Exploring Text Classification Decision Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2021.3078898⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (10), pp.4154-4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03736669v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03738598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Species Distribution Modeling From Sentinel-2 Image Time-Series: A Global Scale Analysis on the Orchid Family</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.839327⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.e112545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.7.112545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693593v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Resolution Species Distribution Modeling Based on Remote Sensing Imagery: How to Capture Fine-Grained and Large-Scale Vegetation Ecology With Convolutional Neural Networks?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Deep Species Distribution Modeling From Sentinel-2 Image Time-Series: A Global Scale Analysis on the Orchid Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.839279⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.839327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.839327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695760v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural networks improve species distribution modelling by capturing the spatial structure of the environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Very High Resolution Species Distribution Modeling Based on Remote Sensing Imagery: How to Capture Fine-Grained and Large-Scale Vegetation Ecology With Convolutional Neural Networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.839279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03220977v1</w:t>
+                <w:t xml:space="preserve">hal-03695760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl@ntNet Services, a Contribution to the Monitoring and Sharing of Information on the World Flora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Convolutional neural networks improve species distribution modelling by capturing the spatial structure of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.4.58933⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (4), pp.e1008856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973673v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How citizen scientists contribute to monitor protected areas thanks to automatic plant identification tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pl@ntNet Services, a Contribution to the Monitoring and Sharing of Information on the World Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Faton</w:t>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Kimiti</w:t>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2688-8319.12023⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.e58933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.4.58933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937618v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric Bayesian annotator combination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">How citizen scientists contribute to monitor protected areas thanks to automatic plant identification tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Faton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chailan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susan Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kimiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.01.020⟩</w:t>
+              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2688-8319.12023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01703020v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing Thousands of Specialized Labels: A Bayesian Active Training Approach</w:t>
+                <w:t xml:space="preserve">Non-parametric Bayesian annotator combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chailan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (6), pp.1376-1391. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 436-437, pp.131-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMM.2017.2653763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629149v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01703020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the maximum entropy principle to neural networks enhances multi-species distribution models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crowdsourcing Thousands of Specialized Labels: A Bayesian Active Training Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Marcos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.1376-1391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2017.2653763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446820v1</w:t>
+                <w:t xml:space="preserve">hal-01629149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Coverage in Distributed Search and Recommendation with Profile Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,51 +2741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2858,213 +2858,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-head loss function for deep Average-K classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LifeCLEF 2025 Teaser: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Garcin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00715⟩</w:t>
+              <w:t xml:space="preserve">47. European Conference on Information Retrieval - ECIR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.373-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204318v1</w:t>
+                <w:t xml:space="preserve">hal-05135815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping biodiversity at very-high resolution in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3079,139 +3096,139 @@
               <w:t xml:space="preserve">CVPRW 2025 - IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; CVF, Jun 2025, Nashville, United States. pp.2340-2349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of GeoLifeCLEF 2025: Plant Species Presence Prediction with Environmental and High-resolution Remote Sensing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.2932-2941</w:t>
@@ -3234,545 +3251,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2025 Teaser: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A two-head loss function for deep Average-K classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Adam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. European Conference on Information Retrieval - ECIR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.373-381, </w:t>
+              <w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.7358-7367, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135815v1</w:t>
+                <w:t xml:space="preserve">hal-04204318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une amélioration des datations de l’Antiquité tardive en Gaule méridionale : les approches développées à partir des recherches menées sur le site de Las Cravieros à Fanjeaux (Aude)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoPlant: Spatial Plant Species Prediction Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Favennec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Gallet</w:t>
+                <w:t xml:space="preserve">Rémi Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911150v1</w:t>
+                <w:t xml:space="preserve">hal-04852083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoPlant: Spatial Plant Species Prediction Dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2024: Species Composition Prediction with High Spatial Resolution at Continental Scale using Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.1966-1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852083v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2024: Species Composition Prediction with High Spatial Resolution at Continental Scale using Remote Sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">César Leblanc</w:t>
+                <w:t xml:space="preserve">Vers une amélioration des datations de l’Antiquité tardive en Gaule méridionale : les approches développées à partir des recherches menées sur le site de Las Cravieros à Fanjeaux (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Faisandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Bacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chardonneau-Henneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Palard</w:t>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/6qeq-ga34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720817v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INM-Explain -Expliquer les controverses médicales : Application au cas des interventions non médicamenteuses</w:t>
               </w:r>
@@ -3883,90 +3883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2024 Teaser : Challenges on Species Distribution Prediction and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4017,90 +4017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2024: Challenges on Species Distribution Prediction and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4145,342 +4145,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
+                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Medical Informatics (EFMI); Swedish Federation for Medical Informatics (SFMI), May 2023, Gothenburg, Sweden. pp.773-777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042425v1</w:t>
+                <w:t xml:space="preserve">hal-05044325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaap Kamps; Lorraine Goeuriot; Fabio Crestani; Maria Maistro; Hideo Joho; Brian Davis; Cathal Gurrin; Udo Kruschwitz; Annalina Caputo, Apr 2023, Dublin, Ireland. pp.568-576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
+                <w:t xml:space="preserve">hal-04204378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,381 +4508,372 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.1954-1971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.148-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05044325v1</w:t>
+                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Marcos</w:t>
+                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.337-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_65⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04204378v1</w:t>
+                <w:t xml:space="preserve">hal-04042425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDiscovery : Aide à l'annotation par une méthode de budget pour le codage CIM-9 des textes hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,3674 +4922,3674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la controverse : une approche basée sur les réseaux de neurones, appliquée aux graphes et aux textes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Panorama des outils de visualisation pour l'explicabilité en apprentissage profond pour le traitement automatique de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.50-51</w:t>
+              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04155276v1</w:t>
+                <w:t xml:space="preserve">lirmm-04155333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des outils de visualisation pour l'explicabilité en apprentissage profond pour le traitement automatique de la langue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Détection de la controverse : une approche basée sur les réseaux de neurones, appliquée aux graphes et aux textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.99-108</w:t>
+              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04155333v1</w:t>
+                <w:t xml:space="preserve">lirmm-04155276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2022: Predicting species presence from multi-modal remote sensing, bioclimatic and pedologic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Allan Hanbury; Martin Potthast, Sep 2022, Bologna, Italy. pp.2123-2150</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1940-1956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817452v1</w:t>
+                <w:t xml:space="preserve">lirmm-03793595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2022: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2022 - 13. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.257-285, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic smoothing of the top-K calibrated hinge loss for deep imbalanced classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Garcin</w:t>
+                <w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.7208-7222</w:t>
+              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Allan Hanbury; Martin Potthast, Sep 2022, Bologna, Italy. pp.2123-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828747v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LifeCLEF 2022 Teaser: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR 2022 - 44. European Conference on Information Retrieval Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. pp.390-399, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2022: Predicting species presence from multi-modal remote sensing, bioclimatic and pedologic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">Stochastic smoothing of the top-K calibrated hinge loss for deep imbalanced classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1940-1956</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.7208-7222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03793595v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl@ntNet-300K: a plant image dataset with high label ambiguity and a long-tailed distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2021: Predicting species distribution from 2 million remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual Conference, France. </w:t>
+              <w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Alexis Joly; Maria Maistro; Florina Piroi, Sep 2021, Bucarest, Romania. pp.1451-1462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5645731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474556v2</w:t>
+                <w:t xml:space="preserve">hal-03353487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Deep Convolutional SDM Trained on Satellite Images Unravel Vegetation Ecology ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pl@ntNet-300K: a plant image dataset with high label ambiguity and a long-tailed distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alberto Del Bimbo; Rita Cucchiara; Stan Sclaroff; Giovanni Maria Farinella; Tao Mei; Marco Bertini; Hugo Jair Escalante; Roberto Vezzani, Jan 2021, Online, Italy. pp.148-158, </w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual Conference, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5645731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167637v1</w:t>
+                <w:t xml:space="preserve">hal-03474556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+                <w:t xml:space="preserve">How Do Deep Convolutional SDM Trained on Satellite Images Unravel Vegetation Ecology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alberto Del Bimbo; Rita Cucchiara; Stan Sclaroff; Giovanni Maria Farinella; Tao Mei; Marco Bertini; Hugo Jair Escalante; Roberto Vezzani, Jan 2021, Online, Italy. pp.148-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462935v1</w:t>
+                <w:t xml:space="preserve">hal-03167637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.339-354, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90888-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.169-180</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.485-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462925v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2021: an evaluation of Machine-Learning based Species Identification and Species Distribution Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2021 - 12th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.371-393, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2021: Predicting species distribution from 2 million remote sensing images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.169-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03353487v1</w:t>
+                <w:t xml:space="preserve">hal-03462925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873670v1</w:t>
+                <w:t xml:space="preserve">hal-02989077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989077v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ruiz de Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisboa, Portugal. pp.542-549, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945382v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281455v1</w:t>
+                <w:t xml:space="preserve">hal-02290310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Location-Based Plant Species Prediction Using A CNN Model Trained On Several Kingdoms - Best Method Of GeoLifeCLEF 2019 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
+              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
+                <w:t xml:space="preserve">hal-02392637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03525311v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-Based Plant Species Prediction Using A CNN Model Trained On Several Kingdoms - Best Method Of GeoLifeCLEF 2019 Challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Negri</w:t>
+                <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392637v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03525311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190170v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.112-124</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556888v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.112-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273257v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t>
+              <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.275-282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15719-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290310v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Moulahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Mohamed Reda Bouadjenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01989632v1</w:t>
+                <w:t xml:space="preserve">hal-01911684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIRMM@DEFT-2018 – Modèle de classification de la vectorisation des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFT: Défi Fouille de Textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02000139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913241v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01989632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Pacitti</w:t>
+                <w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amr Abbadi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911684v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThePlantGame: Actively Training Human Annotators for Domain-specific Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.720-721, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8623,90 +8623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of fine-grained classification methods in the context of the LifeCLEF plant identification challenge 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2015 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8744,51 +8744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Diversification in Gossip-Based Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,51 +8874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Diversification in Distributed Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8995,90 +8995,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantRT : a Distributed Recommendation Tool for Citizen Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9116,51 +9116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile Diversity for Phenotyping Data Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9224,51 +9224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9472,103 +9472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pl@ntNet, ten years of automatic plant identification and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCN - Congrès mondial de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t>
@@ -9610,90 +9610,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantRT : a Distributed and Diversified Recommendation Tool for Citizen Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2014 - 30e Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9750,90 +9750,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2025: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9916,90 +9916,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10038,103 +10038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeoLifeCLEF 2023 Dataset to evaluate plant species distribution models at high spatial resolution across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10156,103 +10156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation of LIRMM / Inria to the GeoLifeCLEF 2020 challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10270,103 +10270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeoLifeCLEF 2020 Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10414,242 +10414,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t>
+                <w:t xml:space="preserve">Profile Diversity for P2P Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-13002, Lirmm, University of Montpellier. 2013</w:t>
+              <w:t xml:space="preserve">RR-13017, Lirmm, University of Montpellier. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00794814v1</w:t>
+                <w:t xml:space="preserve">lirmm-00829308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile Diversity for P2P Search and Recommendation</w:t>
+                <w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-13017, Lirmm, University of Montpellier. 2013</w:t>
+              <w:t xml:space="preserve">RR-13002, Lirmm, University of Montpellier. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00829308v1</w:t>
+                <w:t xml:space="preserve">lirmm-00794814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10661,169 +10661,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation diversifiée et distribuée pour les données scientifiques</w:t>
+                <w:t xml:space="preserve">Recommandation Diversifiée et Distribuée pour les Données Scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Montpellier 2, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2014MON20216⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02179049v1</w:t>
+                <w:t xml:space="preserve">tel-01098191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation Diversifiée et Distribuée pour les Données Scientifiques</w:t>
+                <w:t xml:space="preserve">Recommandation diversifiée et distribuée pour les données scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Montpellier 2, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2014MON20216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01098191v1</w:t>
+                <w:t xml:space="preserve">tel-02179049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10854,51 +10854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThePlantGame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10916,77 +10916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AttentiveEmocontext System at SemEval-2019 Task 3 for Emotional Classification in short Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11026,77 +11026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11305,51 +11305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bettinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sanabria-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839279" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58933" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kimiti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01703020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.01.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48567-5_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00715" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00221" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_15" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Negri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487788.2488094" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Abbadie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia2024.univ-lr.fr/Conf%C3%A9rences/APIA/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408591v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989084v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00794814v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02179049v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20216" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01098191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145404v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ed7d0e1bac7175a9fca1173afbaf374e6befaf4;origin=https://hal.archives-ouvertes.fr/lirmm-02145404;visit=swh:1:snp:292d12d12813be9c44347573ace6d623c36f34c9;anchor=swh:1:rev:71ab4c4d055d4d3f395a43eed3dd95bbd52f87f4;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d65908210e715c25bb0dec531944fa547c85a884;origin=https://hal.archives-ouvertes.fr/lirmm-02145402;visit=swh:1:snp:fe94a4dcd263b247d4ceb8516ae9bde40366d6eb;anchor=swh:1:rev:f9943157bb2bbbca9e17ced2605889d47722702a;path=/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bettinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sanabria-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58933" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kimiti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01703020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48567-5_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00221" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00715" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392637v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Negri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487788.2488094" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Abbadie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia2024.univ-lr.fr/Conf%C3%A9rences/APIA/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408591v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989084v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00794814v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01098191v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02179049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20216" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145404v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ed7d0e1bac7175a9fca1173afbaf374e6befaf4;origin=https://hal.archives-ouvertes.fr/lirmm-02145404;visit=swh:1:snp:292d12d12813be9c44347573ace6d623c36f34c9;anchor=swh:1:rev:71ab4c4d055d4d3f395a43eed3dd95bbd52f87f4;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d65908210e715c25bb0dec531944fa547c85a884;origin=https://hal.archives-ouvertes.fr/lirmm-02145402;visit=swh:1:snp:fe94a4dcd263b247d4ceb8516ae9bde40366d6eb;anchor=swh:1:rev:f9943157bb2bbbca9e17ced2605889d47722702a;path=/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>