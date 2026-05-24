--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2824,601 +2824,601 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01079523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2025 Teaser: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-head loss function for deep Average-K classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Kahl</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. European Conference on Information Retrieval - ECIR 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_57⟩</w:t>
+              <w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.7358-7367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135815v1</w:t>
+                <w:t xml:space="preserve">hal-04204318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping biodiversity at very-high resolution in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">LifeCLEF 2025 Teaser: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPRW 2025 - IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00221⟩</w:t>
+              <w:t xml:space="preserve">47. European Conference on Information Retrieval - ECIR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.373-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457128v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2025: Plant Species Presence Prediction with Environmental and High-resolution Remote Sensing Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Mapping biodiversity at very-high resolution in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théo Larcher</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPRW 2025 - IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; CVF, Jun 2025, Nashville, United States. pp.2340-2349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319448v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-head loss function for deep Average-K classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Garcin</w:t>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2025: Plant Species Presence Prediction with Environmental and High-resolution Remote Sensing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.2932-2941</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204318v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoPlant: Spatial Plant Species Prediction Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,286 +3493,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2024: Species Composition Prediction with High Spatial Resolution at Continental Scale using Remote Sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Palard</w:t>
+                <w:t xml:space="preserve">Vers une amélioration des datations de l’Antiquité tardive en Gaule méridionale : les approches développées à partir des recherches menées sur le site de Las Cravieros à Fanjeaux (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Faisandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Bacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chardonneau-Henneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/6qeq-ga34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720817v1</w:t>
+                <w:t xml:space="preserve">hal-04911150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une amélioration des datations de l’Antiquité tardive en Gaule méridionale : les approches développées à partir des recherches menées sur le site de Las Cravieros à Fanjeaux (Aude)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Gallet</w:t>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2024: Species Composition Prediction with High Spatial Resolution at Continental Scale using Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.1966-1977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/6qeq-ga34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04911150v1</w:t>
+                <w:t xml:space="preserve">hal-04720817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INM-Explain -Expliquer les controverses médicales : Application au cas des interventions non médicamenteuses</w:t>
               </w:r>
@@ -3896,64 +3896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2024 Teaser : Challenges on Species Distribution Prediction and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4011,1495 +4011,1469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2024: Challenges on Species Distribution Prediction and Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pl@ntBERT: leveraging large language models to enhance vegetation classification through species composition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCB 2024 - 7th European Congress of Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCB, Jun 2024, Bologna, Italy. pp.121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830385v1</w:t>
+                <w:t xml:space="preserve">hal-05182730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2024: Challenges on Species Distribution Prediction and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.183-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71908-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044325v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Marcos</w:t>
+                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.337-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204378v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Marcos</w:t>
+                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Medical Informatics (EFMI); Swedish Federation for Medical Informatics (SFMI), May 2023, Gothenburg, Sweden. pp.773-777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322255v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+                <w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
+              <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaap Kamps; Lorraine Goeuriot; Fabio Crestani; Maria Maistro; Hideo Joho; Brian Davis; Cathal Gurrin; Udo Kruschwitz; Annalina Caputo, Apr 2023, Dublin, Ireland. pp.568-576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Moros</w:t>
+                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.148-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042425v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDiscovery : Aide à l'annotation par une méthode de budget pour le codage CIM-9 des textes hospitaliers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.605-612</w:t>
+              <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.1954-1971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042457v1</w:t>
+                <w:t xml:space="preserve">hal-04322255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des outils de visualisation pour l'explicabilité en apprentissage profond pour le traitement automatique de la langue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+                <w:t xml:space="preserve">ICDiscovery : Aide à l'annotation par une méthode de budget pour le codage CIM-9 des textes hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.99-108</w:t>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.605-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04155333v1</w:t>
+                <w:t xml:space="preserve">hal-04042457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la controverse : une approche basée sur les réseaux de neurones, appliquée aux graphes et aux textes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Benslimane</w:t>
+                <w:t xml:space="preserve">Panorama des outils de visualisation pour l'explicabilité en apprentissage profond pour le traitement automatique de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.50-51</w:t>
+              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04155276v1</w:t>
+                <w:t xml:space="preserve">lirmm-04155333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2022: Predicting species presence from multi-modal remote sensing, bioclimatic and pedologic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">Détection de la controverse : une approche basée sur les réseaux de neurones, appliquée aux graphes et aux textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1940-1956</w:t>
+              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03793595v1</w:t>
+                <w:t xml:space="preserve">lirmm-04155276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2022: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2022: Predicting species presence from multi-modal remote sensing, bioclimatic and pedologic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2022 - 13. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1940-1956</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807746v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03793595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5514,1110 +5488,1119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Allan Hanbury; Martin Potthast, Sep 2022, Bologna, Italy. pp.2123-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2022 Teaser: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2022: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2022 - 44. European Conference on Information Retrieval Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_49⟩</w:t>
+              <w:t xml:space="preserve">CLEF 2022 - 13. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.257-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641389v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic smoothing of the top-K calibrated hinge loss for deep imbalanced classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.7208-7222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2021: Predicting species distribution from 2 million remote sensing images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">LifeCLEF 2022 Teaser: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t>
+              <w:t xml:space="preserve">ECIR 2022 - 44. European Conference on Information Retrieval Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. pp.390-399, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353487v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl@ntNet-300K: a plant image dataset with high label ambiguity and a long-tailed distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2021: Predicting species distribution from 2 million remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5645731⟩</w:t>
+              <w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Alexis Joly; Maria Maistro; Florina Piroi, Sep 2021, Bucarest, Romania. pp.1451-1462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474556v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Deep Convolutional SDM Trained on Satellite Images Unravel Vegetation Ecology ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LifeCLEF 2021 Teaser: Biodiversity identification and prediction challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_15⟩</w:t>
+              <w:t xml:space="preserve">ECIR 2021 - 43rd European Conference on IR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual conference, Switzerland. pp.601-607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72240-1_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167637v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pl@ntNet-300K: a plant image dataset with high label ambiguity and a long-tailed distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual Conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5645731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90888-1_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03464243v1</w:t>
+                <w:t xml:space="preserve">hal-03474556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+                <w:t xml:space="preserve">How Do Deep Convolutional SDM Trained on Satellite Images Unravel Vegetation Ecology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alberto Del Bimbo; Rita Cucchiara; Stan Sclaroff; Giovanni Maria Farinella; Tao Mei; Marco Bertini; Hugo Jair Escalante; Roberto Vezzani, Jan 2021, Online, Italy. pp.148-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462935v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2021: an evaluation of Machine-Learning based Species Identification and Species Distribution Prediction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2021 - 12th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_24⟩</w:t>
+              <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.339-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90888-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415990v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
+                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
@@ -6656,953 +6639,970 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.169-180</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.485-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462925v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elijah Cole</w:t>
+                <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989077v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2021: an evaluation of Machine-Learning based Species Identification and Species Distribution Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2021 - 12th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.371-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02945382v1</w:t>
+                <w:t xml:space="preserve">hal-03415990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Goëau</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873670v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
+              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290310v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-Based Plant Species Prediction Using A CNN Model Trained On Several Kingdoms - Best Method Of GeoLifeCLEF 2019 Challenge</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ruiz de Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisboa, Portugal. pp.542-549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392637v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281455v1</w:t>
+                <w:t xml:space="preserve">hal-02290310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Location-Based Plant Species Prediction Using A CNN Model Trained On Several Kingdoms - Best Method Of GeoLifeCLEF 2019 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03525311v1</w:t>
+                <w:t xml:space="preserve">hal-02392637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
+                <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
@@ -7620,1723 +7620,1965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
+              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03525311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190170v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556888v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.112-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-15719-7_37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02273257v1</w:t>
+                <w:t xml:space="preserve">hal-02556888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Pacitti</w:t>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amr Abbadi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">CLEF 2019 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911684v1</w:t>
+                <w:t xml:space="preserve">hal-02190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIRMM@DEFT-2018 – Modèle de classification de la vectorisation des documents</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Textes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.275-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15719-7_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02000139v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Moulahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Mohamed Reda Bouadjenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01989632v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">LIRMM@DEFT-2018 – Modèle de classification de la vectorisation des documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913241v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02000139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThePlantGame: Actively Training Human Annotators for Domain-specific Crowdsourcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373769v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01989632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of fine-grained classification methods in the context of the LifeCLEF plant identification challenge 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+                <w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2015 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182788v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Diversification in Gossip-Based Recommendation</w:t>
+                <w:t xml:space="preserve">ThePlantGame: Actively Training Human Annotators for Domain-specific Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amr El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globe 2014 - 7th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.720-721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2964284.2973820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10067-8_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01088730v1</w:t>
+                <w:t xml:space="preserve">hal-01373769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Diversification in Distributed Recommendation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of fine-grained classification methods in the context of the LifeCLEF plant identification challenge 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amr El Abbadi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMAG, Oct 2014, Autrans, France</w:t>
+              <w:t xml:space="preserve">CLEF 2015 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01177564v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantRT : a Distributed Recommendation Tool for Citizen Science</w:t>
+                <w:t xml:space="preserve">Exploiting Diversification in Gossip-Based Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Champ</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globe 2014 - 7th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.25-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10067-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163819v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01088730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile Diversity for Phenotyping Data Search and Recommendation</w:t>
+                <w:t xml:space="preserve">Exploiting Diversification in Distributed Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neveu</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2013 - 29e Journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAG, Oct 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00879575v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01177564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PlantRT : a Distributed Recommendation Tool for Citizen Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.48-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profile Diversity for Phenotyping Data Search and Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDA 2013 - 29e Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00879575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRS 2013 - 4th International Workshop on Social Recommender Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.973-980, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2487788.2488094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00806676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9346,163 +9588,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l’IAG dans l’enseignement supérieur : Enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislain Atemezing; Catherine Roussey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APIA 2024 - 10e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFIA-Association Française pour l'Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes de la 10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA), pp.129-132, 2024, APIA-2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pl@ntNet, ten years of automatic plant identification and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9561,73 +9803,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCN - Congrès mondial de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantRT : a Distributed and Diversified Recommendation Tool for Citizen Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9682,51 +9924,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2014 - 30e Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01088733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9736,163 +9978,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2025: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction: 16th International Conference of the CLEF Association, CLEF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16089, Springer Nature Switzerland, pp.338-362, 2026, Lecture Notes in Computer Science, 978-3-032-04353-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04354-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9902,51 +10144,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10002,73 +10244,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeoLifeCLEF 2023 Dataset to evaluate plant species distribution models at high spatial resolution across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10120,73 +10362,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation of LIRMM / Inria to the GeoLifeCLEF 2020 challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10234,169 +10476,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeoLifeCLEF 2020 Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elijah Cole</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10406,472 +10648,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile Diversity for P2P Search and Recommendation</w:t>
+                <w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-13017, Lirmm, University of Montpellier. 2013</w:t>
+              <w:t xml:space="preserve">RR-13002, Lirmm, University of Montpellier. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00829308v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00794814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t>
+                <w:t xml:space="preserve">Profile Diversity for P2P Search and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-13002, Lirmm, University of Montpellier. 2013</w:t>
+              <w:t xml:space="preserve">RR-13017, Lirmm, University of Montpellier. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00794814v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00829308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation Diversifiée et Distribuée pour les Données Scientifiques</w:t>
+                <w:t xml:space="preserve">Recommandation diversifiée et distribuée pour les données scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Montpellier 2, 2014. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014MON20216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01098191v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02179049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation diversifiée et distribuée pour les données scientifiques</w:t>
+                <w:t xml:space="preserve">Recommandation Diversifiée et Distribuée pour les Données Scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2014MON20216⟩</w:t>
+              <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Montpellier 2, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02179049v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01098191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThePlantGame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10880,73 +11122,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AttentiveEmocontext System at SemEval-2019 Task 3 for Emotional Classification in short Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10971,92 +11213,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0ed7d0e1bac7175a9fca1173afbaf374e6befaf4;origin=https://hal.archives-ouvertes.fr/lirmm-02145404;visit=swh:1:snp:292d12d12813be9c44347573ace6d623c36f34c9;anchor=swh:1:rev:71ab4c4d055d4d3f395a43eed3dd95bbd52f87f4;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02145404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11081,84 +11323,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d65908210e715c25bb0dec531944fa547c85a884;origin=https://hal.archives-ouvertes.fr/lirmm-02145402;visit=swh:1:snp:fe94a4dcd263b247d4ceb8516ae9bde40366d6eb;anchor=swh:1:rev:f9943157bb2bbbca9e17ced2605889d47722702a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02145402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11305,51 +11547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bettinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sanabria-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58933" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kimiti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01703020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48567-5_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00221" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00715" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392637v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Negri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487788.2488094" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Abbadie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia2024.univ-lr.fr/Conf%C3%A9rences/APIA/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408591v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989084v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00794814v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01098191v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02179049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20216" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145404v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ed7d0e1bac7175a9fca1173afbaf374e6befaf4;origin=https://hal.archives-ouvertes.fr/lirmm-02145404;visit=swh:1:snp:292d12d12813be9c44347573ace6d623c36f34c9;anchor=swh:1:rev:71ab4c4d055d4d3f395a43eed3dd95bbd52f87f4;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d65908210e715c25bb0dec531944fa547c85a884;origin=https://hal.archives-ouvertes.fr/lirmm-02145402;visit=swh:1:snp:fe94a4dcd263b247d4ceb8516ae9bde40366d6eb;anchor=swh:1:rev:f9943157bb2bbbca9e17ced2605889d47722702a;path=/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bettinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sanabria-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58933" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kimiti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01703020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48567-5_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00715" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00221" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72240-1_70" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Negri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177564v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487788.2488094" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Abbadie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia2024.univ-lr.fr/Conf%C3%A9rences/APIA/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408591v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989084v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00794814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829308v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02179049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20216" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01098191v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145404v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ed7d0e1bac7175a9fca1173afbaf374e6befaf4;origin=https://hal.archives-ouvertes.fr/lirmm-02145404;visit=swh:1:snp:292d12d12813be9c44347573ace6d623c36f34c9;anchor=swh:1:rev:71ab4c4d055d4d3f395a43eed3dd95bbd52f87f4;path=/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d65908210e715c25bb0dec531944fa547c85a884;origin=https://hal.archives-ouvertes.fr/lirmm-02145402;visit=swh:1:snp:fe94a4dcd263b247d4ceb8516ae9bde40366d6eb;anchor=swh:1:rev:f9943157bb2bbbca9e17ced2605889d47722702a;path=/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>