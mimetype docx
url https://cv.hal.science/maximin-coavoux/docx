--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -1433,834 +1433,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should Cross-Lingual AMR Parsing go Meta? An Empirical Assessment of Meta-Learning and Joint Learning AMR Parsing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeongwoo Kang</w:t>
+                <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadége Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gallienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2024, Miami, Florida, United States. pp.43-51</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.10511-10516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776868v1</w:t>
+                <w:t xml:space="preserve">hal-04594836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-apprentissage pour l'analyse AMR translingue</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.144-156</w:t>
+              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623014v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par graphe pour l’analyse syntaxique en dépendances de bout en bout de la parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What has LeBenchmark Learnt about French Syntax?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdravko Dugonjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.234-244</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.17493-17499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623020v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche par graphe pour l’analyse syntaxique en dépendances de bout en bout de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.234-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535557v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622997v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadége Alavoine</w:t>
+                <w:t xml:space="preserve">Méta-apprentissage pour l'analyse AMR translingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongwoo Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.10511-10516</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.144-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594836v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What has LeBenchmark Learnt about French Syntax?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Should Cross-Lingual AMR Parsing go Meta? An Empirical Assessment of Meta-Learning and Joint Learning AMR Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongwoo Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.17493-17499</w:t>
+              <w:t xml:space="preserve">EMNLP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2024, Miami, Florida, United States. pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592628v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les limites de l'identification par l'humain de textes générés automatiquement</w:t>
               </w:r>
@@ -2272,77 +2272,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.18-19</w:t>
@@ -2365,364 +2365,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretrained Language Models v. Court Ruling Predictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+                <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ormaechea-Grijalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Legal Language Processing Workshop 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337720v1</w:t>
+                <w:t xml:space="preserve">hal-04208597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Ormaechea-Grijalba</w:t>
+                <w:t xml:space="preserve">Pretrained Language Models v. Court Ruling Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Vaudaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étienne Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Legal Language Processing Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.38-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.nllp-1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208597v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPICTO: Developing Speech‑to‑Pictograph Translation Systems to Enhance Communication Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Ormaechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Conference of The European Association for Machine Translation (EAMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Machine Translation; Tampere University; University of Eastern Finland, Jun 2023, Tampere, Finland. pp.515-516</w:t>
@@ -3087,697 +3087,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de Phrases Préfabriquées des Interactions à partir d’un corpus arboré du français parlé : une étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phraséologie du roman médiéval en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Pausé</w:t>
+                <w:t xml:space="preserve">Corinne Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kraif</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diachro X – le français en diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365400v1</w:t>
+                <w:t xml:space="preserve">hal-03688933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">End-to-End Dependency Parsing of Spoken French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Acoustical Society of Korea, Sep 2022, Incheon, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03647315v1</w:t>
+                <w:t xml:space="preserve">hal-03713551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage profond pour l’estimation du quotient ouvert à partir du signal électroglottographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR LIFT; GDR TAL, Nov 2022, Marseille, France. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-End Dependency Parsing of Spoken French</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Acoustical Society of Korea, Sep 2022, Incheon, South Korea. </w:t>
+              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713551v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phraséologie du roman médiéval en prose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de Phrases Préfabriquées des Interactions à partir d’un corpus arboré du français parlé : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Pausé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diachro X – le français en diachronie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Orléans, France. pp.10002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213810002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688933v1</w:t>
+                <w:t xml:space="preserve">hal-04365400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
@@ -4161,51 +4161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4435,213 +4435,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784767v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Constituency Parsing with a Stack-Free Transition System and a Dynamic Oracle</w:t>
+                <w:t xml:space="preserve">Unsupervised Aspect-Based Multi-Document Abstractive Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shay B. Cohen</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hady Elsahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Annual Conference of the North American Chapter of the Association for Computational Linguistics (NAACL-HLT 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on New Frontiers in Summarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. pp.42--47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D19-5405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150076v1</w:t>
+                <w:t xml:space="preserve">hal-02874864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Aspect-Based Multi-Document Abstractive Summarization</w:t>
+                <w:t xml:space="preserve">Discontinuous Constituency Parsing with a Stack-Free Transition System and a Dynamic Oracle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthias Gallé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay B. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on New Frontiers in Summarization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Annual Conference of the North American Chapter of the Association for Computational Linguistics (NAACL-HLT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.204--217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/D19-5405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02874864v1</w:t>
+                <w:t xml:space="preserve">hal-02150076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-preserving Neural Representations of Text</w:t>
               </w:r>
@@ -4716,204 +4716,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Lexicalized Constituency Parsing with Word-Level Auxiliary Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-lingual RST Discourse Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Søgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 15th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valence, Spain. pp.331-336</w:t>
+              <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics (EACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522313v1</w:t>
+                <w:t xml:space="preserve">hal-02373903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual RST Discourse Parsing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilingual Lexicalized Constituency Parsing with Word-Level Auxiliary Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anders Søgaard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics (EACL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve"> 15th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valence, Spain. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373903v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation et analyse automatique des discontinuités syntaxiques dans les corpus arborés en constituants du français</w:t>
               </w:r>
@@ -5494,77 +5494,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploration d’un corpus outillé pour l’étude de la phraséologie du roman médiéval : approche méthodologique et étude de cas du ou coordonnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6149,51 +6149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vaudaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dunagan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Stanojevi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohini Bhattasali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay B. Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongwoo Kang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boritchev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnie Kabra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.insights-1.3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beniamine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Dugonji&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.nllp-1.5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Waylon Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yftah Ziser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sosnovik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaissa Kessi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543507.3583875" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-381" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Rozen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.findings-acl.288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784776v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784767v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5405" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Narayan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders S&#248;gaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02302563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7bac2013224efaec484d29ff48abd5e2b6507460;origin=https://gitlab.com/mcoavoux/mtgpy.git" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a387b7805f62bb15ee569bdf74683e7550fe8a62;origin=https://gitlab.com/mcoavoux/mtgpy-release-findings-2021.git;visit=swh:1:snp:c3b19ab77fec904d36694903d5dade0c8b1c98fc;anchor=swh:1:rev:c9972219cd75049269d26632d2bb79619d661298" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:388777f7d26e6291bf2b2abb6905dfec5ae2f72e;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/coavouxm/flaubertagger.git;visit=swh:1:snp:82db0a85833d76805a36c23f8377236abee4ebea;anchor=swh:1:rev:c939ca9fac094ac3c379256ef3d3d4d14a5a4bf1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vaudaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dunagan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Stanojevi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohini Bhattasali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay B. Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongwoo Kang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boritchev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnie Kabra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.insights-1.3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beniamine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Dugonji&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.nllp-1.5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Waylon Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yftah Ziser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sosnovik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaissa Kessi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543507.3583875" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-381" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Rozen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.findings-acl.288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784776v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784767v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5405" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Narayan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders S&#248;gaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02302563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7bac2013224efaec484d29ff48abd5e2b6507460;origin=https://gitlab.com/mcoavoux/mtgpy.git" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a387b7805f62bb15ee569bdf74683e7550fe8a62;origin=https://gitlab.com/mcoavoux/mtgpy-release-findings-2021.git;visit=swh:1:snp:c3b19ab77fec904d36694903d5dade0c8b1c98fc;anchor=swh:1:rev:c9972219cd75049269d26632d2bb79619d661298" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:388777f7d26e6291bf2b2abb6905dfec5ae2f72e;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/coavouxm/flaubertagger.git;visit=swh:1:snp:82db0a85833d76805a36c23f8377236abee4ebea;anchor=swh:1:rev:c939ca9fac094ac3c379256ef3d3d4d14a5a4bf1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>