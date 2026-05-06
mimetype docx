--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -1230,821 +1230,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Trees on Sounds: Assessing Strategies for End-to-End Dependency Parsing of Speech</w:t>
+                <w:t xml:space="preserve">Une approche par graphe pour l’analyse syntaxique en dépendances de bout en bout de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goulian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand. pp.225-233</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.234-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672827v1</w:t>
+                <w:t xml:space="preserve">hal-04623020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlexique2.0: A rich lexicon of French verbal inflection with form-level frequencies</w:t>
+                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Beniamine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonami</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Morphology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689352v1</w:t>
+                <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadége Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.10511-10516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What has LeBenchmark Learnt about French Syntax?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Audibert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zdravko Dugonjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.17493-17499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622997v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What has LeBenchmark Learnt about French Syntax?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.17493-17499</w:t>
+              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592628v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par graphe pour l’analyse syntaxique en dépendances de bout en bout de la parole</w:t>
+                <w:t xml:space="preserve">Growing Trees on Sounds: Assessing Strategies for End-to-End Dependency Parsing of Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.234-244</w:t>
+              <w:t xml:space="preserve">ACL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand. pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623020v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aidan Mannion</w:t>
+                <w:t xml:space="preserve">Vlexique2.0: A rich lexicon of French verbal inflection with form-level frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Beniamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+              <w:t xml:space="preserve">21st International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535557v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-apprentissage pour l'analyse AMR translingue</w:t>
               </w:r>
@@ -2272,77 +2272,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.18-19</w:t>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3424,360 +3424,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
+                <w:t xml:space="preserve">Extraction de Phrases Préfabriquées des Interactions à partir d’un corpus arboré du français parlé : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Pausé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Orléans, France. pp.10002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213810002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03647315v1</w:t>
+                <w:t xml:space="preserve">hal-04365400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de Phrases Préfabriquées des Interactions à partir d’un corpus arboré du français parlé : une étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Pausé</w:t>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Orléans, France. pp.10002, </w:t>
+              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213810002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365400v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
@@ -4161,51 +4161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5896,64 +5896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FlauberTagger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Beniamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:388777f7d26e6291bf2b2abb6905dfec5ae2f72e;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/coavouxm/flaubertagger.git;visit=swh:1:snp:82db0a85833d76805a36c23f8377236abee4ebea;anchor=swh:1:rev:c939ca9fac094ac3c379256ef3d3d4d14a5a4bf1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6149,51 +6149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vaudaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dunagan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Stanojevi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohini Bhattasali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay B. Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongwoo Kang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boritchev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnie Kabra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.insights-1.3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beniamine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Dugonji&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.nllp-1.5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Waylon Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yftah Ziser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sosnovik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaissa Kessi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543507.3583875" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-381" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Rozen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.findings-acl.288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784776v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784767v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5405" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Narayan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders S&#248;gaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02302563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7bac2013224efaec484d29ff48abd5e2b6507460;origin=https://gitlab.com/mcoavoux/mtgpy.git" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a387b7805f62bb15ee569bdf74683e7550fe8a62;origin=https://gitlab.com/mcoavoux/mtgpy-release-findings-2021.git;visit=swh:1:snp:c3b19ab77fec904d36694903d5dade0c8b1c98fc;anchor=swh:1:rev:c9972219cd75049269d26632d2bb79619d661298" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:388777f7d26e6291bf2b2abb6905dfec5ae2f72e;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/coavouxm/flaubertagger.git;visit=swh:1:snp:82db0a85833d76805a36c23f8377236abee4ebea;anchor=swh:1:rev:c939ca9fac094ac3c379256ef3d3d4d14a5a4bf1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vaudaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dunagan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Stanojevi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohini Bhattasali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay B. Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongwoo Kang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boritchev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnie Kabra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.insights-1.3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Dugonji&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beniamine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.nllp-1.5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Waylon Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yftah Ziser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sosnovik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaissa Kessi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543507.3583875" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-381" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Rozen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.findings-acl.288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784776v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784767v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5405" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Narayan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders S&#248;gaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02302563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7bac2013224efaec484d29ff48abd5e2b6507460;origin=https://gitlab.com/mcoavoux/mtgpy.git" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a387b7805f62bb15ee569bdf74683e7550fe8a62;origin=https://gitlab.com/mcoavoux/mtgpy-release-findings-2021.git;visit=swh:1:snp:c3b19ab77fec904d36694903d5dade0c8b1c98fc;anchor=swh:1:rev:c9972219cd75049269d26632d2bb79619d661298" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:388777f7d26e6291bf2b2abb6905dfec5ae2f72e;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/coavouxm/flaubertagger.git;visit=swh:1:snp:82db0a85833d76805a36c23f8377236abee4ebea;anchor=swh:1:rev:c939ca9fac094ac3c379256ef3d3d4d14a5a4bf1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>