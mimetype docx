--- v0 (2026-03-29)
+++ v1 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2348 +234,2482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Sympathetic Denervation Mitigated Ischemic Cardiomyopathy Progression in a Rat Model of Sleep Apnea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BPS2025 - EPAC proteins downregulate K+ currents in human atrial cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boileve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Aize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Détrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lemarie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.124.038781⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124 (3), pp.599a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.11.3100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264574v1</w:t>
+                <w:t xml:space="preserve">hal-05594722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic intermittent hypoxia triggers cardiac fibrosis: Role of epididymal white adipose tissue senescent remodeling?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cardiac Sympathetic Denervation Mitigated Ischemic Cardiomyopathy Progression in a Rat Model of Sleep Apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Détrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise Belaidi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lemarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.14231⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.124.038781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759160v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromolecular Complex Including Mixed Lineage Leukemia 3, Carabin and Calcineurin Regulates Cardiac Remodeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karina Formoso</w:t>
+                <w:t xml:space="preserve">Chronic intermittent hypoxia triggers cardiac fibrosis: Role of epididymal white adipose tissue senescent remodeling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzain Naushad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Mezdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Détrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannis Sainte-Marie</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.323458⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240 (11), pp.e14231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.14231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474296v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling through cAMP-Epac1 induces metabolic reprogramming to protect podocytes in glomerulonephritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Abbad</w:t>
+                <w:t xml:space="preserve">Macromolecular Complex Including Mixed Lineage Leukemia 3, Carabin and Calcineurin Regulates Cardiac Remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Laib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Formoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Détrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lisa Melis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2024.05.010⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (1), pp.100-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.323458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610369v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiopathie ischémique et syndrome d’apnées obstructives du sommeil : mécanismes impliqués dans la réponse à l’hypoxie intermittente</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Signaling through cAMP-Epac1 induces metabolic reprogramming to protect podocytes in glomerulonephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Détrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine du sommeil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2023.01.217⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2024.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214286v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation of acidic nanoparticles prevents doxorubicin cardiotoxicity through improvement of lysosomal function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiopathie ischémique et syndrome d’apnées obstructives du sommeil : mécanismes impliqués dans la réponse à l’hypoxie intermittente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Détrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Belaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.86310⟩</w:t>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2023.01.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04475359v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetic Cardiomyopathy: The need for adjusting experimental models to meet clinical reality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabor Czibik</w:t>
+                <w:t xml:space="preserve">Inhalation of acidic nanoparticles prevents doxorubicin cardiotoxicity through improvement of lysosomal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Formoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraha Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Oreja Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourgailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvac152⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (15), pp.5435-5451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.86310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072166v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04475359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short‐term intermittent hypoxia induces simultaneous systemic insulin resistance and higher cardiac contractility in lean mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brocard</w:t>
+                <w:t xml:space="preserve">Diabetic Cardiomyopathy: The need for adjusting experimental models to meet clinical reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lezoualc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Badimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Czibik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.14738⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119 (5), pp.1130-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvac152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722741v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Short‐term intermittent hypoxia induces simultaneous systemic insulin resistance and higher cardiac contractility in lean mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Détrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.14738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intermittent Hypoxia Triggers Early Cardiac Remodeling and Contractile Dysfunction in the Time‐Course of Ischemic Cardiomyopathy in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Détrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (16), pp.e016369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/JAHA.120.016369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03807172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité sympathique cardiaque : un déterminant clé dans la progression de la cardiopathie ischémique induite par les apnées du sommeil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Détrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardiac sympathetic denervation in ischemic cardiomyopathy with comorbid sleep apnea syndrome: A path to cardiac regeneration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Détrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of IH-induced sympathetic hyperactivity and metabolic dysfunctions on ischemic cardiomyopathy progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiorucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Détrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Printemps de la Cardiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of IH-induced sympathetic hyperactivity and metabolic dysfunctions on ischemic cardiomyopathy progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiorucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Détrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des altérations métaboliques et de l’hyperactivité sympathique induites par l’HI sur la progression de la cardiopathie ischémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiorucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Détrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of cardiac sympathetic denervation on IH-induced ischemic cardiomyopathy aggravation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Détrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Respiratory Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual congress, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRK2 inhibition by paroxetine prevents intermittent hypoxia-induced worsening of ischemic cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Détrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgehan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britanny Blachot-Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres of International Society for Heart Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRK2 inhibition by paroxetine prevents intermittent hypoxia-induced worsening of ischemic cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Détrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgehan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britanny Blachot-Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intermittent hypoxia on ischemic cardiomyopathy progression: Role of insulin and adrenergic cross-talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Détrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgehan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917670v1</w:t>
-              </w:r>
-[...612 lines deleted...]
-                <w:t xml:space="preserve">hal-04919642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'activité sympathique dans l'aggravation de la cardiopathie ischémique causée par l'hypoxie intermittente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Détrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université Grenoble Alpes [2020-..], 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020GRALV035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03690177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2722,51 +2856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boileve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin D&#233;trait" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leboyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Billoir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lemarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.038781" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzain Naushad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Mezdari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Laib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Formoso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.323458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04610369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Abbad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kavvadas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergonnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Melis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.05.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;trait" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bela&#239;di" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.217" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04475359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Santin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraha Haidar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Oreja Fuentes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgailh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.86310" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lezoualc&#8217;h" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Czibik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calissi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14738" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03807172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lemari&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brasseur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.016369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paradis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britanny Blachot-Minassian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lyko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03690177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALV035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boileve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin D&#233;trait" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leboyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.11.3100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Billoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lemarie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.038781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzain Naushad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Mezdari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Laib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Formoso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.323458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04610369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Abbad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kavvadas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Melis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.05.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;trait" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bela&#239;di" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04475359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Santin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraha Haidar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Oreja Fuentes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgailh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.86310" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lezoualc&#8217;h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Czibik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac152" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calissi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14738" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03807172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lemari&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brasseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.016369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lyko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paradis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britanny Blachot-Minassian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03690177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALV035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>