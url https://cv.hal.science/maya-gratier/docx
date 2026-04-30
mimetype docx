--- v1 (2026-03-25)
+++ v2 (2026-04-30)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -544,563 +544,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Father–newborn vocal interaction: A contribution to the theory of innate intersubjectivity.</w:t>
+                <w:t xml:space="preserve">Systematic review shows the benefits of involving the fathers of preterm infants in early interventions in neonatal intensive care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Boiteau</w:t>
+                <w:t xml:space="preserve">Manuela Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theano Kokkinaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aude Buil</w:t>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant and Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/icd.2259⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.15961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559299v1</w:t>
+                <w:t xml:space="preserve">hal-03250354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review shows the benefits of involving the fathers of preterm infants in early interventions in neonatal intensive care units</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-species parallels in babbling: animals and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Esseily</w:t>
+                <w:t xml:space="preserve">Sita M ter Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahana A Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Grandjean</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Knörnschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claartje Levelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.15961⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250354v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-species parallels in babbling: animals and algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahana A Fernandez</w:t>
+                <w:t xml:space="preserve">Parental Perception of Vocal Contact with Preterm Infants: Communicative Musicality in the Neonatal Intensive Care Unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Grazia Monaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claartje Levelt</w:t>
+                <w:t xml:space="preserve">Colwyn Trevarthen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0239⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children8060513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817593v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Perception of Vocal Contact with Preterm Infants: Communicative Musicality in the Neonatal Intensive Care Unit.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Grazia Monaci</w:t>
+                <w:t xml:space="preserve">Father–newborn vocal interaction: A contribution to the theory of innate intersubjectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theano Kokkinaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (6), </w:t>
+              <w:t xml:space="preserve">Infant and Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children8060513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/icd.2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352104v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infants’ overlapping vocalizations during maternal humming: Contributions to the synchronization of preterm dyads.</w:t>
               </w:r>
@@ -1149,373 +1149,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the vocal qualities of mothers and fathers are related to preterm infant's behavioural states</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuela Filippa</w:t>
+                <w:t xml:space="preserve">Fostering mother-very preterm infant communication during skin-to-skin contact through a modified positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Caeymaex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.15238⟩</w:t>
+              <w:t xml:space="preserve">Early Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.104939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2019.104939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115759v1</w:t>
+                <w:t xml:space="preserve">hal-04307308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering mother-very preterm infant communication during skin-to-skin contact through a modified positioning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Apter</w:t>
+                <w:t xml:space="preserve">Changes in the vocal qualities of mothers and fathers are related to preterm infant's behavioural states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Esseily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Human Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 141, pp.104939. </w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (11), pp.2271-2277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2019.104939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apa.15238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307308v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathers’ and mothers’ infant directed speech influences preterm infant behavioral state in the NICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonverbal Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (4), pp.437-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2018,2576 +2018,2446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to human voices has beneficial effects on preterm infants in the neonatal intensive care unit.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kuhn</w:t>
+                <w:t xml:space="preserve">Update on mental health of infants and children of parents affected with mental health issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Apter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.14170⟩</w:t>
+              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11920-017-0820-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559312v1</w:t>
+                <w:t xml:space="preserve">hal-04559319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on mental health of infants and children of parents affected with mental health issues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le nouveau-né, un partenaire pour sa mère. Analyse du discours maternel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Apter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11920-017-0820-8⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.201 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559319v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau-né, un partenaire pour sa mère. Analyse du discours maternel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update on Mental Health of Infants and Children of Parents Affected With Mental Health Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Apter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bobin-Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11920-017-0820-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.03.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01704484v1</w:t>
+                <w:t xml:space="preserve">hal-01586927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Mental Health of Infants and Children of Parents Affected With Mental Health Issues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Genet</w:t>
+                <w:t xml:space="preserve">Exposure to human voices has beneficial effects on preterm infants in the neonatal intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Esseily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Filippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11920-017-0820-8⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.14170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586927v1</w:t>
+                <w:t xml:space="preserve">hal-01682389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to human voices has beneficial effects on preterm infants in the neonatal intensive care unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kuhn</w:t>
+                <w:t xml:space="preserve">The Roots of Turn-Taking in the Neonatal Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.14170⟩</w:t>
+              <w:t xml:space="preserve">Infant and Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.240-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/icd.1976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682389v1</w:t>
+                <w:t xml:space="preserve">hal-01480087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Still-Face: A Greater Challenge for Infants of Mothers With Borderline Personality Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Garez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personality Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/pedi_2016_30_243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roots of Turn-Taking in the Neonatal Period</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soutenir la motivation du tout-petit pour échanger, partager et comprendre son monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant and Child Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dossier Accompagner le développement du jeune enfant (437), pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01480087v1</w:t>
+                <w:t xml:space="preserve">hal-01478445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir la motivation du tout-petit pour échanger, partager et comprendre son monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Development of Turn-Taking in Vocal Interaction between Mothers and Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebru Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Parlato-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478445v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Development of Turn-Taking in Vocal Interaction between Mothers and Infants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erika Parlato-Oliveira</w:t>
+                <w:t xml:space="preserve">Langage adressé au bébé et exploration visuelle chez le bébé de 4,5mois : mise en évidence d’un effet de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morange-Majoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (1), pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2014.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01480090v1</w:t>
+                <w:t xml:space="preserve">hal-04246761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage adressé au bébé et exploration visuelle chez le bébé de 4,5mois : mise en évidence d’un effet de genre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
+                <w:t xml:space="preserve">The Human Nature of Culture and Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colwyn Trevarthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Morange-Majoux</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Osborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2014.04.003⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.173-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcs.1276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04246761v1</w:t>
+                <w:t xml:space="preserve">hal-01480091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Nature of Culture and Education</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pregnancy, Somatic Complaints and Depression: A French Population-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Apter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Garez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcs.1276⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (1), pp.35-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2013.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01480091v1</w:t>
+                <w:t xml:space="preserve">hal-01480093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prémices de la communication précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Apprendre à parler, une aventure culturelle et sociale, 19 (195), pp.12-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.melaen.2012.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy, Somatic Complaints and Depression: A French Population-Based Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Apter</w:t>
+                <w:t xml:space="preserve">Live Maternal Speech and Singing Have Beneficial Effects on Hospitalized Preterm Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Arioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Imberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2013.08.013⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (10), pp.1017-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.12356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01480093v1</w:t>
+                <w:t xml:space="preserve">hal-01480095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live Maternal Speech and Singing Have Beneficial Effects on Hospitalized Preterm Infants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Filippa</w:t>
+                <w:t xml:space="preserve">Expressive Timing in Infant-Directed Singing between 3 and 6 Months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.12356⟩</w:t>
+              <w:t xml:space="preserve">Infant Behavior &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01480095v1</w:t>
+                <w:t xml:space="preserve">hal-01480094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive Timing in Infant-Directed Singing between 3 and 6 Months</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les premiers pas dans la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior &amp; Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2012.10.004⟩</w:t>
+              <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (195), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.melaen.2012.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01480094v1</w:t>
+                <w:t xml:space="preserve">hal-01704549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers pas dans la langue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Familiarity and Attentiveness of Partner on 6-Month-Old Infants' Social Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infant Behavior &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.737-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2012.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.melaen.2012.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01704549v1</w:t>
+                <w:t xml:space="preserve">hal-01480097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Familiarity and Attentiveness of Partner on 6-Month-Old Infants' Social Engagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Lies behind Postnatal Depression: Is It Only a Mood Disorder?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Apter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Dominguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Apter</w:t>
+                <w:t xml:space="preserve">Marina Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Nestour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior &amp; Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2012.07.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personality Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.357-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/pedi.2012.26.3.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01480097v1</w:t>
+                <w:t xml:space="preserve">hal-01480098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Lies behind Postnatal Depression: Is It Only a Mood Disorder?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sense and Synchrony: Infant Communication and Musical Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annick Le Nestour</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.45-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1012655ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1521/pedi.2012.26.3.357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01480098v1</w:t>
+                <w:t xml:space="preserve">hal-01480096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense and Synchrony: Infant Communication and Musical Improvisation</w:t>
+                <w:t xml:space="preserve">Imitation and repetition of prosodic contour in vocal interaction at 3 months.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Magnier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1012655ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01480096v1</w:t>
+                <w:t xml:space="preserve">hal-01704455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation and repetition of prosodic contour in vocal interaction at 3 months.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet quality affects male choice in domestic female canary Serinus canaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...80 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 117, pp.769-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4597,845 +4467,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical influences on social behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Aime</w:t>
+                <w:t xml:space="preserve">Océane Cossu-Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Cossu-Doye</w:t>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Bovet</w:t>
+                <w:t xml:space="preserve">Louise Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l’Etude du Comportement Animal, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines évolutives de la musicalité et influence de la musique sur les comportements sociaux : une approche comparative chez les humains, les oiseaux, et les primates non-humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Aimé</w:t>
+                <w:t xml:space="preserve">Agathe Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Culioli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Juliette Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of choir singing at school on social interaction, learning and well-being in 8 to 10-old children from deprived urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Central European University, 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of intention and emotion in non-cry pre-babbling infant vocalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.129-132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01974915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of exposure to human voices in preterm infants in the NICU: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Stockholm Conference on Ultra-Early Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of live and recorded parental voices on preterm infants' physiological and behavioral states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Stockholm Conference on Ultra-Early Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressive vs Neutral prosody in reading aloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.140-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5445,91 +5315,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judgments of Emotion and Communicative Intent in Infant Vocalization at 1 and 5 Months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5544,159 +5414,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infant Studies (ICIS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, New-Orleans, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newborn's Sensitivity to Birdsongs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Streri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the XX ICIS Biennal Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, New-Orleans, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5706,51 +5576,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Interaction and Developmental Psychopathology: Volume I: Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5772,51 +5642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5826,586 +5696,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmosphere and intersubjectivity: lessons from photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A festishrift for Colwyn Trevarthen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Creative Processes in Infants and Children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Filippa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of the Creative Process in Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190636197.013.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from infancy: the felt basis of language in interpersonal engagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Language and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9780367855093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche intégrative du développement précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milkovich, Raphaëlle; Morange-Majoux, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiations: sound and speech in the making of a studio recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevanovic Ksenija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Creativity: Collaboration and Improvisation in Contemporary Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cognition incarnée : corps, communication et culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milkovich, Raphaëlle; Morange-Majoux, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of Infant Participation in Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6421,384 +6291,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Vocal Contact and Preterm Infant Brain Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What words can’t tell: Emotion and connection between ‘borderline’ mothers and infants</w:t>
+                <w:t xml:space="preserve">Raconter en chantant : musicalité et narrativité au cœur du développement humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion in Language: Theory – research – application</w:t>
+              <w:t xml:space="preserve">Lire en chantant des albums de comptines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704518v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconter en chantant : musicalité et narrativité au cœur du développement humain</w:t>
+                <w:t xml:space="preserve">What words can’t tell: Emotion and connection between ‘borderline’ mothers and infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire en chantant des albums de comptines</w:t>
+              <w:t xml:space="preserve">Emotion in Language: Theory – research – application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704526v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la musique au langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écoute, ô bébé, la voix de ta mère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brookes, Patricia J. and Kempe, Vera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Language Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sage publishing, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6866,51 +6736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="018F6990"/>
+    <w:nsid w:val="97ABBF65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7097,51 +6967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maya-gratier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6193-8495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070147809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04500856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.22041.jov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Buil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Apter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.790313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Kokkinaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03250354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Filippa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grandjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03817593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita M ter Haar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahana A Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Kn&#246;rnschild" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claartje Levelt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Monaci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colwyn Trevarthen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8060513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sankey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2019.104939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-020-00335-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Callin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eduarda S. Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.R.M. Justo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tom&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2019.101332" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.14170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Genet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-017-0820-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dominguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Martel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W70D4Q95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01586927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-Begue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/pedi_2016_30_243" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dominguez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1976" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMWSZLSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Yilmaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Parlato-Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04246761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morange-Majoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2014.04.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M6C8C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Osborne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B494A1DA47AEB5F0273FA3247F8781E440F10C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2012.12.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2013.08.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1D69NDW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Arioni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Imberty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.12356" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CD85B7858384EFDA9A7DF0F0BA391106418701C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delavenne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2012.10.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0Z9V0CP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2012.12.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2012.07.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN253DVB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Nestour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/pedi.2012.26.3.357" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012655ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lerch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Charafeddine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Streri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03817617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190636197.013.9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevanovic Ksenija" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maya-gratier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6193-8495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070147809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04500856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.22041.jov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Buil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Apter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.790313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03250354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Filippa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03817593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita M ter Haar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahana A Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Kn&#246;rnschild" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claartje Levelt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Monaci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colwyn Trevarthen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8060513" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Kokkinaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sankey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2019.104939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15238" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-020-00335-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Callin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eduarda S. Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.R.M. Justo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tom&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2019.101332" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Genet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-017-0820-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dominguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.03.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W70D4Q95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01586927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-Begue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.14170" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dominguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1976" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMWSZLSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/pedi_2016_30_243" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Yilmaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Parlato-Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01167" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04246761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morange-Majoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2014.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M6C8C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Osborne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1276" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B494A1DA47AEB5F0273FA3247F8781E440F10C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2013.08.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1D69NDW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2012.12.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Arioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Imberty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.12356" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CD85B7858384EFDA9A7DF0F0BA391106418701C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delavenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2012.10.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0Z9V0CP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2012.12.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2012.07.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN253DVB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Nestour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/pedi.2012.26.3.357" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012655ar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lerch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-26" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682882v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Charafeddine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Streri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03817617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190636197.013.9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478735v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevanovic Ksenija" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evans" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704538v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>