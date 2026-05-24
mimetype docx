--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -265,243 +265,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review of Fourquet-Courbet, M.-P. &amp; Courbet, D., 2020, Connectés et heureux ! Du stress digital au bien-être, Paris, Dunod</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurial action: redefining the sense and building resilience as coping strategies for SMEs and traditional enterprises facing the new digital and crises environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Levy-Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Agulhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhoub Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Velmuradova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Tokatlioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUDN Journal of Psychology and Pedagogics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Special issue on Digital Society as a Cultural and Historical Context of Human Development, 19 (2), pp.406-410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22363/2313-1683-2022-19-2-406-410⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Special Issue on Digital Society as a Cultural and Historical Context of Human Development, 19 (2), pp.320-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22363/2313-1683-2022-19-2-320-335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669046v1</w:t>
+                <w:t xml:space="preserve">hal-03669071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial action: redefining the sense and building resilience as coping strategies for SMEs and traditional enterprises facing the new digital and crises environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Book review of Fourquet-Courbet, M.-P. &amp; Courbet, D., 2020, Connectés et heureux ! Du stress digital au bien-être, Paris, Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Velmuradova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUDN Journal of Psychology and Pedagogics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Special Issue on Digital Society as a Cultural and Historical Context of Human Development, 19 (2), pp.320-335. </w:t>
+              <w:t xml:space="preserve">, 2022, Special issue on Digital Society as a Cultural and Historical Context of Human Development, 19 (2), pp.406-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22363/2313-1683-2022-19-2-320-335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22363/2313-1683-2022-19-2-406-410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03669071v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des approches paradigmatiques et théoriques en Communication internationale et Communication pour le développement/changement social : la comparaison des écoles anglo-saxonne et francophone</w:t>
               </w:r>
@@ -657,51 +657,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat durable pour le Développement durable : Accompagnement et incitations communicationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Tokatlioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Velmuradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -733,178 +733,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable entrepreneurship for sustainable development : communicational incentives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic adherence in patients with rheumatoid arthritis: associated factors and accompanying communicational levers. SRL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Velmuradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium of Scientific Research and Innovative Studies (ISSRIS’22), 2-5 march, online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bandirma, Mar 2022, enligne, Turkey</w:t>
+              <w:t xml:space="preserve">ICA Post-conference on Digital Health Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIMEOS, Université de Dijon, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669006v1</w:t>
+                <w:t xml:space="preserve">hal-03669038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic adherence in patients with rheumatoid arthritis: associated factors and accompanying communicational levers. SRL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable entrepreneurship for sustainable development : communicational incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Tokatlioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Velmuradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA Post-conference on Digital Health Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIMEOS, Université de Dijon, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium of Scientific Research and Innovative Studies (ISSRIS’22), 2-5 march, online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bandirma, Mar 2022, enligne, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669038v1</w:t>
+                <w:t xml:space="preserve">hal-03669006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alter-entrepreneuriat, communication organisante, communication instituante : Quel(s) agir(s) communicationnel(s)</w:t>
               </w:r>
@@ -916,51 +916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Velmuradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levy-Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Tokatlioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89e Congrès ACFAS, Colloque N°405 ALTER-ORGANISATION : L’alter, providence ou contrainte post-covid19 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2022, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -998,51 +998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudger l’entrepreneuriat ? La rationalité limitée et les incitations dans la décision entrepreneuriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Velmuradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Tokatlioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international sur Le neuro-entrepreneuriat : vers une dimension affective et cognitive de la prise de décision entrepreneuriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LED, Paris 8, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1626,191 +1626,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La problématique complexe de l'accompagnement entrepreneurial et de PME par des Organisations Non Marchandes soumises au contact inter-culturel</w:t>
+                <w:t xml:space="preserve">La problématique complexe de l'aide au développement du secteur privé par les Organisations Non Marchandes soumises au contact inter-culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levy-Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Velmuradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès CIFPME : L'internationalisation des PME et ses conséquences sur les stratégies internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRPME, Oct 2006, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">7èmes journées scientifiques du réseau Analyse Economique et Développement de l'AUF : Institutions, développement économique et transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF / Université Laval / IRD, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582283v1</w:t>
+                <w:t xml:space="preserve">hal-01582284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La problématique complexe de l'aide au développement du secteur privé par les Organisations Non Marchandes soumises au contact inter-culturel</w:t>
+                <w:t xml:space="preserve">La problématique complexe de l'accompagnement entrepreneurial et de PME par des Organisations Non Marchandes soumises au contact inter-culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levy-Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Velmuradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées scientifiques du réseau Analyse Economique et Développement de l'AUF : Institutions, développement économique et transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUF / Université Laval / IRD, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès CIFPME : L'internationalisation des PME et ses conséquences sur les stratégies internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRPME, Oct 2006, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582284v1</w:t>
+                <w:t xml:space="preserve">hal-01582283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3085,51 +3085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691377v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Velmuradova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy-Tadjine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Tokatliogl&#365;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2022-19-2-406-410" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669071v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agulhon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Tokatlioglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2022-19-2-320-335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velmuradova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-10-2815-1_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2815-1_7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=njnBCQAAQBAJ" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comminit.com/node/329952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254497v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01582290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691377v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Velmuradova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy-Tadjine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Tokatliogl&#365;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agulhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Tokatlioglu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2022-19-2-320-335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2022-19-2-406-410" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velmuradova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-10-2815-1_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2815-1_7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=njnBCQAAQBAJ" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comminit.com/node/329952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254497v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01582290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>