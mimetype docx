--- v0 (2026-03-28)
+++ v1 (2026-04-23)
@@ -182,191 +182,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la terre agricole, entre transitions et conflictualités - Regards croisés, géographie et droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Aragau</w:t>
+                <w:t xml:space="preserve">Des indicateurs pour évaluer la qualité et la santé des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture - Les rencontres du SIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158808v1</w:t>
+                <w:t xml:space="preserve">hal-05195684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indicateurs pour évaluer la qualité et la santé des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Habiter la terre agricole, entre transitions et conflictualités - Regards croisés, géographie et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture - Les rencontres du SIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">36èmes Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195684v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde de la session Tensions sur les sols : pollution, appauvrissement, extraction</w:t>
               </w:r>
@@ -391,51 +391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1330,51 +1330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche géolégale de l’agriurbanisme. Le cas de l’aire métropolitaine de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1532,187 +1532,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols dégradés révélateurs de la solidarité écologique</w:t>
+                <w:t xml:space="preserve">Objectif ZAN : La feuille de route de la loi climat et résilience en matière d'urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020025v1</w:t>
+                <w:t xml:space="preserve">hal-04019942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectif ZAN : La feuille de route de la loi climat et résilience en matière d'urbanisme</w:t>
+                <w:t xml:space="preserve">Les sols dégradés révélateurs de la solidarité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-série 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.38336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019942v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution juridique aux différentes notions de la qualité du sol</w:t>
               </w:r>
@@ -2196,51 +2196,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798285v1</w:t>
+                <w:t xml:space="preserve">hal-04798285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
@@ -3182,51 +3182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ref²C, 2016, 978-2-918582-27-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4286,51 +4286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers quelles solutions écologiques aux pollutions diffuses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande exploitation dans un nouvel âge du capitalisme agricole et des rapports villes-campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmgp-ce87" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/conference/eccb2018/107794" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;lia Itey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13406" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2021-0017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38336" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.078.0054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04889212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.desro.2021.01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;chet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3254-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3084-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9073/action-publique-fonciere-et-protection-des-milieux-naturels" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00758-4_7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmgp-ce87" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/conference/eccb2018/107794" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;lia Itey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13406" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2021-0017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.078.0054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798285v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04889212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.desro.2021.01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;chet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3254-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3084-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9073/action-publique-fonciere-et-protection-des-milieux-naturels" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00758-4_7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>