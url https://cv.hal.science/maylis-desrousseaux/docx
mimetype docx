--- v1 (2026-04-23)
+++ v2 (2026-05-15)
@@ -66,742 +66,1564 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 780 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934694v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil Quality: towards an indicator system for public policy. Summary of the INRAE study report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798285v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 126 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Résumé du rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguiléra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 127 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser, préserver, restaurer la qualité des sols : quels indicateurs ?</w:t>
+                <w:t xml:space="preserve">Des indicateurs pour évaluer la qualité et la santé des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe FORBS du Comifer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMIFER, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture - Les rencontres du SIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195763v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indicateurs pour évaluer la qualité et la santé des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Habiter la terre agricole, entre transitions et conflictualités - Regards croisés, géographie et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture - Les rencontres du SIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">36èmes Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195684v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la terre agricole, entre transitions et conflictualités - Regards croisés, géographie et droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Aragau</w:t>
+                <w:t xml:space="preserve">Caractériser, préserver, restaurer la qualité des sols : quels indicateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe FORBS du Comifer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMIFER, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158808v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde de la session Tensions sur les sols : pollution, appauvrissement, extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution de l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France. 75 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/cmgp-ce87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the concept of ecological solidarity and its challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European congress of conversation biology. International symposium « The concept of Ecological solidarity : a tool to implement the planetary wellbeing »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Jyväskylä, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17011/conference/eccb2018/107794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03100025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -811,1890 +1633,1068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de potentiel agronomique en droit de l’urbanisme : une invisibilisation de la qualité des sols par les enjeux socio-spatiaux du foncier agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Célia Itey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/144mr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution du sol : confidentielle ou publique ? Cartographier l’invisible, l’exemple des calanques industrielles de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace rural et projet spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les presque communs – à propos de l’alinéa 2 de l’art. L. 110-1 du Code de l’environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mieux intégrer les sols dans la séquence &amp;quot;Eviter-Réduire-Compenser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (HS22), pp.57</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.347-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246277v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux intégrer les sols dans la séquence &amp;quot;Eviter-Réduire-Compenser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les presque communs – à propos de l’alinéa 2 de l’art. L. 110-1 du Code de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.347-363</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (HS22), pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327803v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des propriétés des sols aux indicateurs de la qualité des sols, en appui aux politiques publiques et en réponse aux besoins de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.207-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche géolégale de l’agriurbanisme. Le cas de l’aire métropolitaine de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 267, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.13406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownfields over the years: from definition to sustainable reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Reviews -Ottawa- National Research Council</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (1), pp.50-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/er-2021-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectif ZAN : La feuille de route de la loi climat et résilience en matière d'urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols dégradés révélateurs de la solidarité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors-série 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.38336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution juridique aux différentes notions de la qualité du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.147-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l'impact de l'artificialisation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78 (2), pp.54-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/leco.078.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809595v1</w:t>
-              </w:r>
-[...820 lines deleted...]
-                <w:t xml:space="preserve">hal-02791450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 200 p., 2025, 9782759241705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4170-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2897,90 +2897,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificialized land and land take: Drivers, impacts and potential responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 250 p., 2020, Matière à Débattre et Décider, 978-2-7592-3254-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3254-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3020,90 +3020,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés. Déterminants, impacts et leviers d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 172 p., 2019, Matière à Débattre et Décider, 978-2-7592-3083-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3084-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3182,51 +3182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ref²C, 2016, 978-2-918582-27-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -3540,1183 +3540,1183 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande exploitation dans un nouvel âge du capitalisme agricole et des rapports villes-campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution du sol : confidentielle ou publique ? Cartographier l'invisible, l'exemple des calanques industrielles de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges-Henry Laffont; David Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partager les sols. Milieux ressources et mémoires en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.104-119, 2024, Espace Rural &amp; Projet Spatial (ERPS), 978-2-86272-788-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres, sol et limites planétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Dreyfus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit français aux prises avec les limites planétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2023, Droit, sciences &amp; environnement, 978-2-84934-693-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des milieux aquatiques : la transaction foncière dans les faits. Études de cas sur le Cher, la Dronne, la Dordogne et la Reyssouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montagut Amandine, Montouroy Yves (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique foncière et protection des milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2023, 978-2-7535- 8790-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des milieux aquatiques : la transaction foncière dans les faits. Études de cas sur le Cher, la Dronne, la Dordogne et la Reyssouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Morandi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Montagut; Yves Montouroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique foncière et protection des milieux naturels, Une instrumentation territorialisée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-34, 2023, 2753587906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des milieux aquatiques: la transaction foncière dans les faits. Études de cas sur le Cher, la Dronne, la Dordogne et la Reyssouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montagut Amandine, Montouroy Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique foncière et protection des milieux naturels. Une instrumentation territorialisée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificialised Land and Land Take: What Policies Will Limit Its Expansion and/or Reduce Its Impacts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificialised Land and Land Take: What Policies Will Limit Its Expansion and/or Reduce Its Impacts?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.149-165, 2018, International Yearbook of Soil Law and Policy, 978-3-030-00758-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00758-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers quelles solutions écologiques aux pollutions diffuses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Monsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Calanques industrielles de Marseille et leurs pollutions : une histoire au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologisation du concept de qualité de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christophe Krolik et Séverine Nadaud (dir.), L’environnement au secours du développement économique et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.202-213, 2015, 978-2-84287-655-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation des sols affectés à la production de denrées alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INIDA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser une démocratie alimentaire volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169 - 175, 2014, 9782918382096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185781v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">hal-05291712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4871,51 +4871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmgp-ce87" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/conference/eccb2018/107794" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;lia Itey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13406" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2021-0017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.078.0054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798285v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04889212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.desro.2021.01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;chet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3254-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3084-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9073/action-publique-fonciere-et-protection-des-milieux-naturels" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00758-4_7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798285v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmgp-ce87" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/conference/eccb2018/107794" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;lia Itey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13406" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2021-0017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.078.0054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04889212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.desro.2021.01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;chet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3254-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3084-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9073/action-publique-fonciere-et-protection-des-milieux-naturels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00758-4_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>