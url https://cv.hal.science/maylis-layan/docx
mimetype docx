--- v0 (2026-03-13)
+++ v1 (2026-04-08)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the endemic circulation of rabies in Cambodia</w:t>
+                <w:t xml:space="preserve">Impact and mitigation of sampling bias to determine viral spread: Evaluating discrete phylogeography through CTMC modeling and structured coalescent model approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dacheux</w:t>
+                <w:t xml:space="preserve">Nicola Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lemey</w:t>
+                <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirstyn Brunker</w:t>
+                <w:t xml:space="preserve">Nicola de Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ma</w:t>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (18), pp.5140-5155. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.vead010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/vead010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04188703v1</w:t>
+                <w:t xml:space="preserve">hal-04701771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and mitigation of sampling bias to determine viral spread: Evaluating discrete phylogeography through CTMC modeling and structured coalescent model approximations</w:t>
+                <w:t xml:space="preserve">Uncovering the endemic circulation of rabies in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Müller</w:t>
+                <w:t xml:space="preserve">Laurent Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dellicour</w:t>
+                <w:t xml:space="preserve">Philippe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola de Maio</w:t>
+                <w:t xml:space="preserve">Kirstyn Brunker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.vead010. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (18), pp.5140-5155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/vead010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701771v1</w:t>
+                <w:t xml:space="preserve">pasteur-04188703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-sectional study on infectious health risks regarding freshwater sports practice in Brittany, France</w:t>
+                <w:t xml:space="preserve">An ensemble model based on early predictors to forecast COVID-19 health care demand in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Velardo</w:t>
+                <w:t xml:space="preserve">Juliette Paireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+                <w:t xml:space="preserve">Alessio Andronico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
+                <w:t xml:space="preserve">Nathanaël El Hoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Oliosi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Layan</w:t>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.356-368. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (18), pp.e2103302119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wh.2022.232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2103302119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554882v1</w:t>
+                <w:t xml:space="preserve">pasteur-03690824v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ensemble model based on early predictors to forecast COVID-19 health care demand in France</w:t>
+                <w:t xml:space="preserve">A cross-sectional study on infectious health risks regarding freshwater sports practice in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Paireau</w:t>
+                <w:t xml:space="preserve">Fanny Velardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Andronico</w:t>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël El Hoz</w:t>
+                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Oliosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (18), pp.e2103302119. </w:t>
+              <w:t xml:space="preserve">Journal of Water and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.356-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2103302119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wh.2022.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03690824v3</w:t>
+                <w:t xml:space="preserve">hal-03554882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of BNT162b2 Vaccination and Isolation on SARS-CoV-2 Transmission in Israeli Households: An Observational Study</w:t>
               </w:r>
@@ -1057,90 +1057,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and phylodynamics for the study of dog rabies dynamics and control: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Baele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cauchemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandev S Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.1628. </w:t>
@@ -1714,51 +1714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayan Gilboa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilac Meltzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Hens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke de Hoog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bruijning-Verhagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04188703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstyn Brunker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17087" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M&#252;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Maio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Oliosi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2022.232" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690824v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l El Hoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103302119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Gonen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Goldenfeld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwac042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009449" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika D Nahata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nena Bollen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S Gill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081628" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02614055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz U G Kraemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hung Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Gutierrez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Hsi Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brennan Klein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb4218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayan Gilboa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilac Meltzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Hens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke de Hoog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bruijning-Verhagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Maio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04188703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstyn Brunker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17087" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690824v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l El Hoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103302119" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Oliosi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2022.232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Gonen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Goldenfeld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwac042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009449" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika D Nahata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nena Bollen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S Gill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081628" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02614055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz U G Kraemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hung Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Gutierrez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Hsi Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brennan Klein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb4218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>