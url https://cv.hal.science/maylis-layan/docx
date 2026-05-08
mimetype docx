--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -66,731 +66,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the transmission of the delta SARS-CoV-2 variant in households: the Israeli COVID-19 Family Study (ICoFS)</w:t>
+                <w:t xml:space="preserve">Effects of the COVID-19 pandemic on antibiotic use and resistance in French hospitals, 2019–22: a retrospective ecological analysis of national surveillance data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cortier</w:t>
+                <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayan Gilboa</w:t>
+                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Layan</w:t>
+                <w:t xml:space="preserve">Solen Kernéis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gili Joseph</w:t>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilac Meltzer</w:t>
+                <w:t xml:space="preserve">Catherine Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 231 (4), pp.jiaf001. </w:t>
+              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaf001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landig.2025.100972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034529v1</w:t>
+                <w:t xml:space="preserve">hal-05589155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing current limitations of household transmission studies by collecting contact data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Factors associated with the transmission of the delta SARS-CoV-2 variant in households: the Israeli COVID-19 Family Study (ICoFS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayan Gilboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bruijning-Verhagen</w:t>
+                <w:t xml:space="preserve">Gili Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cowling</w:t>
+                <w:t xml:space="preserve">Lilac Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.kwae106. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231 (4), pp.jiaf001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwae106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaf001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701768v1</w:t>
+                <w:t xml:space="preserve">hal-05034529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and mitigation of sampling bias to determine viral spread: Evaluating discrete phylogeography through CTMC modeling and structured coalescent model approximations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Addressing current limitations of household transmission studies by collecting contact data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Müller</w:t>
+                <w:t xml:space="preserve">Niel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dellicour</w:t>
+                <w:t xml:space="preserve">Marieke de Hoog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola de Maio</w:t>
+                <w:t xml:space="preserve">Patricia Bruijning-Verhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+                <w:t xml:space="preserve">Benjamin Cowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.vead010. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.kwae106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/vead010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwae106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701771v1</w:t>
+                <w:t xml:space="preserve">hal-04701768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the endemic circulation of rabies in Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact and mitigation of sampling bias to determine viral spread: Evaluating discrete phylogeography through CTMC modeling and structured coalescent model approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dacheux</w:t>
+                <w:t xml:space="preserve">Nicola Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lemey</w:t>
+                <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirstyn Brunker</w:t>
+                <w:t xml:space="preserve">Nicola de Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ma</w:t>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (18), pp.5140-5155. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.vead010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/vead010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04188703v1</w:t>
+                <w:t xml:space="preserve">hal-04701771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ensemble model based on early predictors to forecast COVID-19 health care demand in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering the endemic circulation of rabies in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Layan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Paireau</w:t>
+                <w:t xml:space="preserve">Laurent Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Andronico</w:t>
+                <w:t xml:space="preserve">Philippe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël El Hoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Layan</w:t>
+                <w:t xml:space="preserve">Kirstyn Brunker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Crepey</w:t>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (18), pp.e2103302119. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (18), pp.5140-5155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2103302119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03690824v3</w:t>
+                <w:t xml:space="preserve">pasteur-04188703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-sectional study on infectious health risks regarding freshwater sports practice in Brittany, France</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Oliosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (2), pp.356-368. </w:t>
@@ -904,553 +904,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of BNT162b2 Vaccination and Isolation on SARS-CoV-2 Transmission in Israeli Households: An Observational Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An ensemble model based on early predictors to forecast COVID-19 health care demand in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Paireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Andronico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël El Hoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lilac Meltzer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwac042⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (18), pp.e2103302119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2103302119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095187v1</w:t>
+                <w:t xml:space="preserve">pasteur-03690824v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling and phylodynamics for the study of dog rabies dynamics and control: A scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of BNT162b2 Vaccination and Isolation on SARS-CoV-2 Transmission in Israeli Households: An Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayan Gilboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Gonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Goldenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilac Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009449⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191 (7), pp.1224-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwac042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243008v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Phylogeographic Inference to Infer the Dispersal History of Rabies Virus: A Review Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nena Bollen</w:t>
+                <w:t xml:space="preserve">Mathematical modelling and phylodynamics for the study of dog rabies dynamics and control: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Layan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandev S Gill</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Guy Baele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cauchemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13081628⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351572v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Use of Phylogeographic Inference to Infer the Dispersal History of Rabies Virus: A Review Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika D Nahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nena Bollen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandev S Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Layan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13081628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The effect of human mobility and control measures on the COVID-19 epidemic in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz U G Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Hung Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chieh-Hsi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brennan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 368 (6490), pp.493-497. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abb4218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1460,114 +1594,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative studies of infectious diseases transmission in populations : from pathogen genetic sequences to individual-level epidemiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Sorbonne Université, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022SORUS349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03935395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1714,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayan Gilboa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilac Meltzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Hens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke de Hoog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bruijning-Verhagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Maio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04188703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstyn Brunker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17087" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690824v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l El Hoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103302119" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Oliosi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2022.232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Gonen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Goldenfeld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwac042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009449" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika D Nahata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nena Bollen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S Gill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081628" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02614055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz U G Kraemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hung Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Gutierrez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Hsi Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brennan Klein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb4218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landig.2025.100972" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayan Gilboa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilac Meltzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Hens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke de Hoog" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bruijning-Verhagen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M&#252;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Maio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04188703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstyn Brunker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Oliosi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2022.232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690824v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l El Hoz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103302119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Gonen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Goldenfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwac042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika D Nahata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nena Bollen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S Gill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081628" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02614055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz U G Kraemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hung Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Gutierrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Hsi Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brennan Klein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb4218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS349" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>