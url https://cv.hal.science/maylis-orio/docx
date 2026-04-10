--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -147,8804 +147,8788 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Calculation of Electron Paramagnetic Resonance Parameters for Molybdenum Compounds</w:t>
+                <w:t xml:space="preserve">A recent history of ligand modification for hydrogen evolution catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Drosou</w:t>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Wehrung</w:t>
+                <w:t xml:space="preserve">Léa Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+                <w:t xml:space="preserve">Jana Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202500317⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 559, pp.217841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2026.217841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318994v1</w:t>
+                <w:t xml:space="preserve">hal-05566846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Evolution Reaction Mechanisms in Thiosemicarbazone Metal Complexes: A Combined Theoretical and Experimental Investigation on the Impact of Proton Source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring electron spin dynamics in spin chains using defects as a quantum probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+                <w:t xml:space="preserve">Loic Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Delmotte</w:t>
+                <w:t xml:space="preserve">Achuthan Manoj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Hardré</w:t>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Papadakis</w:t>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT03507K⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70589-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020331v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic water oxidation with bioinspired cubane-type Co(II) complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemilabile Thio– and Selenoethers in Bis(benzimidazolyl)Amine Copper Complexes Relevant to the Active Sites of Copper‐Dependent Monooxygenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Rul-Ramírez</w:t>
+                <w:t xml:space="preserve">Brenda Sánchez-Eguía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cristina García-Alvarez</w:t>
+                <w:t xml:space="preserve">Hugo Hernández-Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Sánchez-Lara</w:t>
+                <w:t xml:space="preserve">Sven Lidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+                <w:t xml:space="preserve">Marcos Flores-Alamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebbe Nordlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5DT01000D⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202401330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216709v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Promiscuity in Cobalt Mediated CO₂ Reduction Reaction: One-versus Two-Electron Reduction Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayan Bera</w:t>
+                <w:t xml:space="preserve">Hydrogen Evolution Reaction Mechanisms in Thiosemicarbazone Metal Complexes: A Combined Theoretical and Experimental Investigation on the Impact of Proton Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bimmermann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leon Gerndt</w:t>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202503705⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT03507K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216716v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrocatalytic water oxidation with bioinspired cubane-type Co(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Favela-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Rul-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina García-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxing Wang</w:t>
+                <w:t xml:space="preserve">Eduardo Sánchez-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogelio Gomez Pineiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5DT01000D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216711v3</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemical Tailoring of Nickel-based Electrocatalysts for Hydrogen Evolution Reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Mechanistic Promiscuity in Cobalt Mediated CO₂ Reduction Reaction: One-versus Two-Electron Reduction Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gerschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibya Jyoti Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gerndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202400426⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.e202503705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202503705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557494v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemilabile Thio– and Selenoethers in Bis(benzimidazolyl)Amine Copper Complexes Relevant to the Active Sites of Copper‐Dependent Monooxygenases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Lidin</w:t>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Flores-Alamo</w:t>
+                <w:t xml:space="preserve">Rogelio Gomez Pineiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebbe Nordlander</w:t>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202401330⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (26), pp.e202500626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756778v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired copper complexes with Cu 2 S cores: (solvent)effects on oxygen reduction reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accurate Calculation of Electron Paramagnetic Resonance Parameters for Molybdenum Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Drosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202500317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890157v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Experimental and Theoretical Investigation of Copper Active Site Properties of a Lytic Polysaccharide Monooxygenase from Serratia marcescens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-Inspired copper complexes with Cu 2 S cores: (solvent)effects on oxygen reduction reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Joseph</w:t>
+                <w:t xml:space="preserve">Jordan Mangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Réglier</w:t>
+                <w:t xml:space="preserve">Stéphane Ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (24), pp.11063-11078. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (43), pp.17728-17728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595887v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tetrathiafulvalene salt of the nitrite (NO2−) anion: investigations of the spin-Peierls phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Reinheimer</w:t>
+                <w:t xml:space="preserve">Stereochemical Tailoring of Nickel-based Electrocatalysts for Hydrogen Evolution Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2tc05431k⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202400426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006059v1</w:t>
+                <w:t xml:space="preserve">hal-04557494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Metal Nuclearity Impacts Electrocatalytic H2 Production in Thiocarbohydrazone-based Complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Delmotte</w:t>
+                <w:t xml:space="preserve">Integrated Experimental and Theoretical Investigation of Copper Active Site Properties of a Lytic Polysaccharide Monooxygenase from Serratia marcescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Munzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergiu Shova</w:t>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics11040149⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (24), pp.11063-11078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061771v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of cobalt bis(thiosemicarbazone) catalysts for effective photocatalytic hydrogen evolution reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How Metal Nuclearity Impacts Electrocatalytic H2 Production in Thiocarbohydrazone-based Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Landrou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Katerina a G Achileos</w:t>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300352⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics11040149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200012v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Electron Visible Light Photoaccumulation on a Dipyridylamine Copper(II)–Polyoxometalate Conjugate Applied to Photocatalytic Generation of CF 3 Radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weixian Wang</w:t>
+                <w:t xml:space="preserve">Guillaume Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (22), pp.12136-12147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.3c01716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Light‐Driven CO 2 to CO Reduction by an Appropriately Decorated Iron Porphyrin Molecular Catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A series of cobalt bis(thiosemicarbazone) catalysts for effective photocatalytic hydrogen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Landrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspasia Stoumpidi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Katerina a G Achileos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202200856⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980075v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features Governing the Metabolic Stability of Tetraethyl-Substituted Nitroxides in Rat Liver Microsomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Efficient Light‐Driven CO 2 to CO Reduction by an Appropriately Decorated Iron Porphyrin Molecular Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspasia Stoumpidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Rančić</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adelais Trapali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12020402⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202200856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979927v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and Electrochemical and EPR Studies of Porphyrins Functionalized with Bulky Aromatic Amine Donors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Features Governing the Metabolic Stability of Tetraethyl-Substituted Nitroxides in Rat Liver Microsomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Ambre Carvalho</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28114405⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12020402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157648v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+                <w:t xml:space="preserve">Syntheses and Electrochemical and EPR Studies of Porphyrins Functionalized with Bulky Aromatic Amine Donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Ambre Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalissa Merahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Mafalda Vaz Martins Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faure</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Parizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789397v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron spins interaction in the spin-Peierls phase of the organic spin chain (o-DMTTF)2X (X = Cl, Br, I)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tetrathiafulvalene salt of the nitrite (NO2−) anion: investigations of the spin-Peierls phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pilone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Soriano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pilone</w:t>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D. D Kuz'Min</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+                <w:t xml:space="preserve">Eric Reinheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.064434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.8170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tc05431k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578624v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ligand‐ to Metal‐centered Reactivity: Metal Substitution Effect in Thiosemicarbazone‐based Complexes for H 2 Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202200056⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e202202206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862130v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the Ambiguous Electron Paramagnetic Resonance Signals in the Lytic Polysaccharide Monooxygenase from Photorhabdus luminescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Electron spins interaction in the spin-Peierls phase of the organic spin chain (o-DMTTF)2X (X = Cl, Br, I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pilone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. D Kuz'Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00766⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.064434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704221v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Bio-Inorganic Chemistry (QBIC) Society Special Collection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From Ligand‐ to Metal‐centered Reactivity: Metal Substitution Effect in Thiosemicarbazone‐based Complexes for H 2 Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Deeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202185⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.e202200056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202200056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862141v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Spectroscopy of Cu(II) Complexes: Prediction of g-Tensors Using Double-Hybrid Density Functional Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Drosou</w:t>
+                <w:t xml:space="preserve">Quantum Bio-Inorganic Chemistry (QBIC) Society Special Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomír Rulíšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Mitsopoulou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maja Gruden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Deeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry8040036⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (49), pp.e202202185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862136v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel Complexes and Carbon Dots for Efficient Light‐Driven Hydrogen Production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">EPR Spectroscopy of Cu(II) Complexes: Prediction of g-Tensors Using Double-Hybrid Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Drosou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalambos Drivas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiana Mitsopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (30), pp.3097-3103. </w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry8040036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862123v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Depolymerization with LPMO‐inspired Cu Complexes</w:t>
+                <w:t xml:space="preserve">Decoding the Ambiguous Electron Paramagnetic Resonance Signals in the Lytic Polysaccharide Monooxygenase from Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Castillo</w:t>
+                <w:t xml:space="preserve">Rogelio Gómez-Piñeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Drosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Torres-Flores</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202101169⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (20), pp.8022-8035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862129v1</w:t>
+                <w:t xml:space="preserve">hal-03704221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid bioinspired catechol-alloxazine triangular nickel complex stabilizing protons and electrons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successes, challenges, and opportunities for quantum chemistry in understanding metalloenzymes for solar fuels research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios A Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1QI01131F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (33), pp.3952-3974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cc00705j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578619v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successes, challenges, and opportunities for quantum chemistry in understanding metalloenzymes for solar fuels research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Magnetic exchange coupling in Cu dimers studied with modern multireference methods and broken-symmetry coupled cluster theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurjot Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios A Pantazis</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Roemelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc00705j⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (10), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-021-02830-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411777v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic exchange coupling in Cu dimers studied with modern multireference methods and broken-symmetry coupled cluster theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantum dynamics of Mn 2+ in dimethylammonium magnesium formate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K Bindra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Tol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-021-02830-0⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (15), pp.154201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0046984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862126v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the catalytic mechanisms of H 2 production with thiosemicarbazone nickel complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-assembled nickel cubanes as oxygen evolution catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C García-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Martínez-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.5232-5238. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.8608 - 8611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ra10212a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cc03227e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135551v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled nickel cubanes as oxygen evolution catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Unraveling the catalytic mechanisms of H 2 production with thiosemicarbazone nickel complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc03227e⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.5232-5238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra10212a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549840v1</w:t>
+                <w:t xml:space="preserve">hal-03135551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of Mn 2+ in dimethylammonium magnesium formate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">A hybrid bioinspired catechol-alloxazine triangular nickel complex stabilizing protons and electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnideep Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Jobelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. K Bindra</w:t>
+                <w:t xml:space="preserve">Jules Schleinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. van Tol</w:t>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giorgi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Dalal</w:t>
+                <w:t xml:space="preserve">Geordie Creste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0046984⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (24), pp.5286-5298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1QI01131F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205428v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected rapid aerobic transformation of 2,2,6,6-tetraethyl-4-oxo (piperidin-1-yloxyl) radical by cytochrome P450 in the presence of NADPH: Evidence against a simple reduction of the nitroxide moiety to the hydroxylamine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cellulose Depolymerization with LPMO‐inspired Cu Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Torres-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abad-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Berlanga-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.021⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.4700-4704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202101169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895031v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Metal Ion in Bio-Inspired Hydrogenase Models: Investigation of a Homodinuclear FeFe Complex vs Its Heterodinuclear NiFe Analogue</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel Complexes and Carbon Dots for Efficient Light‐Driven Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Fize</w:t>
+                <w:t xml:space="preserve">Kalliopi Ladomenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Landrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Charalambos Drivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.177-186. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (30), pp.3097-3103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b03212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406408v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of density functional and correlated wave function methods for the prediction of Cu(II) hyperfine coupling constants</w:t>
+                <w:t xml:space="preserve">From non-innocent to guilty: on the role of redox-active ligands in the electro-assisted reduction of CO(2)mediated by a cobalt(ll)-polypyridyl complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogelio Gómez‐piñeiro</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">N. Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000649⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.3668-3676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0se00570c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411757v1</w:t>
+                <w:t xml:space="preserve">hal-02909560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical, Spectroscopic, and Computational Investigation of a Series of Polypyridyl Ruthenium(II) Complexes: Characterization of Reduced States</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen evolution reaction mediated by an all-sulfur trinuclear nickel complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vendier</w:t>
+                <w:t xml:space="preserve">Cyril Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Ott</w:t>
+                <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (13), pp.1263-1270. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (75), pp.11106-11109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202001165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc04174b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411768v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From non-innocent to guilty: on the role of redox-active ligands in the electro-assisted reduction of CO(2)mediated by a cobalt(ll)-polypyridyl complex</w:t>
+                <w:t xml:space="preserve">Optimizing Group Transfer Catalysis by Copper Complex with Redox-Active Ligand in an Entatic State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Queyriaux</w:t>
+                <w:t xml:space="preserve">Yufeng Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abel</w:t>
+                <w:t xml:space="preserve">Jeremy Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fize</w:t>
+                <w:t xml:space="preserve">Khaled Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pécaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0se00570c⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.UNSP 100955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909560v1</w:t>
+                <w:t xml:space="preserve">hal-02887766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen evolution reaction mediated by an all-sulfur trinuclear nickel complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning Inner-Sphere Electron Transfer in a Series of Copper/Nitrosoarene Adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Mohammad Amin Askari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Effaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc04174b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.8678 - 8689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961657v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Spin Resonance of Defects in Spin Chains— o-(DMTTF)2X: A Versatile System Behaving Like Molecular Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Zeisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Kataev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pilone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (11), pp.1307-1320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00723-020-01245-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Group Transfer Catalysis by Copper Complex with Redox-Active Ligand in an Entatic State</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+                <w:t xml:space="preserve">Ligand-based electronic effects on the electrocatalytic hydrogen production by thiosemicarbazone nickel complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+                <w:t xml:space="preserve">Anisa Putri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (3), pp.UNSP 100955. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (16), pp.5064-5073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04775a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887766v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Inner-Sphere Electron Transfer in a Series of Copper/Nitrosoarene Adducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical, Spectroscopic, and Computational Investigation of a Series of Polypyridyl Ruthenium(II) Complexes: Characterization of Reduced States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Amin Askari</w:t>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farshid Effaty</w:t>
+                <w:t xml:space="preserve">Arvind K Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Sascha Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59, pp.8678 - 8689. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.1263-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202001165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490219v1</w:t>
+                <w:t xml:space="preserve">hal-03411768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-based electronic effects on the electrocatalytic hydrogen production by thiosemicarbazone nickel complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+                <w:t xml:space="preserve">Catalytic Reduction of Oxygen by a Copper Thiosemicarbazone Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Morozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anisa Putri</w:t>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (16), pp.5064-5073. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (48), pp.4549-4555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt04775a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202000869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877733v1</w:t>
+                <w:t xml:space="preserve">hal-03179025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Reduction of Oxygen by a Copper Thiosemicarbazone Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral Lipophilic Palladium(II) Complexes and their Applications in Electrocatalytic Hydrogen Production and C-C Coupling Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina Morozan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Olesea Cuzan-Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Sirbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Shova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (48), pp.4549-4555. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202000869⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020, pp.813 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201901283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179025v2</w:t>
+                <w:t xml:space="preserve">hal-03009779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral Lipophilic Palladium(II) Complexes and their Applications in Electrocatalytic Hydrogen Production and C-C Coupling Reactions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of density functional and correlated wave function methods for the prediction of Cu(II) hyperfine coupling constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth A Gibson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rogelio Gómez‐piñeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios A Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020, pp.813 - 822. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (24), pp.2667-2679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201901283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009779v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance probing of ferroelectricity and magnetism in metal-organic frameworks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Unexpected rapid aerobic transformation of 2,2,6,6-tetraethyl-4-oxo (piperidin-1-yloxyl) radical by cytochrome P450 in the presence of NADPH: Evidence against a simple reduction of the nitroxide moiety to the hydroxylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naresh S Dalal</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2018.1473484⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339703v1</w:t>
+                <w:t xml:space="preserve">hal-02895031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the copper coordination spheres on the N2Or activity of a mixed-valent copper complex containing a {Cu2S} core</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ménage</w:t>
+                <w:t xml:space="preserve">Role of the Metal Ion in Bio-Inspired Hydrogenase Models: Investigation of a Homodinuclear FeFe Complex vs Its Heterodinuclear NiFe Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianke Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Torelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (17), pp.11649-11655. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.177-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b03212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274751v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un duo gagnant pour la catalyse rédox</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of the copper coordination spheres on the N2Or activity of a mixed-valent copper complex containing a {Cu2S} core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+                <w:t xml:space="preserve">Stéphane Torelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (17), pp.11649-11655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190653v1</w:t>
+                <w:t xml:space="preserve">hal-02274751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Light and Acid Play Tic-Tac-Toe with a Nine-State Molecular Switch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Guerrin</w:t>
+                <w:t xml:space="preserve">Un duo gagnant pour la catalyse rédox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Aidibi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406422v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular electrocatalysts for Hydrogen Evolution Reaction: The input from quantum chemistry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When Light and Acid Play Tic-Tac-Toe with a Nine-State Molecular Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aidibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Sanguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201901828⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (48), pp.19151-19160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b11048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336178v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Light-Driven Hydrogen Evolution Using a Thiosemicarbazone-Nickel (II) Complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular electrocatalysts for Hydrogen Evolution Reaction: The input from quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00405⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.4905 - 4915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201901828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190650v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Metal Ion on the Electrocatalytic Hydrogen Production by a Thiosemicarbazone Palladium Complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+                <w:t xml:space="preserve">Efficient Light-Driven Hydrogen Evolution Using a Thiosemicarbazone-Nickel (II) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Panagiotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Landrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud M Hardré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Vasilis Nikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisa Putri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948729v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superlattice Induced by Charge Order in the Organic Spin Chain (TMTTF) 2 X ( X = SbF 6 , AsF 6 and PF 6 ) Revealed by High Field EPR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic resonance probing of ferroelectricity and magnetism in metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandita Abhyankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoli Stepanov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Naresh S Dalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02070⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 534 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2018.1473484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860270v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Motional Dynamics of [(CH 3 ) 2 NH 2 ] + in the Perovskite-Like Metal–Organic Framework [(CH 3 ) 2 NH 2 ][Zn(HCOO) 3 ]: The Value of Low-Frequency Electron Paramagnetic Resonance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the Metal Ion on the Electrocatalytic Hydrogen Production by a Thiosemicarbazone Palladium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud M Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Attolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20-21, pp.2259-2266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860254v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen evolution reaction catalyzed by a bis(thiosemicarbazone) cobalt complex: An experimental and theoretical study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superlattice Induced by Charge Order in the Organic Spin Chain (TMTTF) 2 X ( X = SbF 6 , AsF 6 and PF 6 ) Revealed by High Field EPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Tol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, The Journal of Physical Chemistry Letters, 9, pp.5598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201801155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01771020v1</w:t>
+                <w:t xml:space="preserve">hal-01860270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence Localization at a Bio-inspired Mixed-Valent {Cu 2 S} 2+ Motif upon Solvation in Acetonitrile: Effect on Nitrous Oxide Reductase (N 2 Or) Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Measuring Motional Dynamics of [(CH 3 ) 2 NH 2 ] + in the Perovskite-Like Metal–Organic Framework [(CH 3 ) 2 NH 2 ][Zn(HCOO) 3 ]: The Value of Low-Frequency Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandita Abhyankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh S Dalal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (28), pp.16431 - 16436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771018v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Structural and Computational Study of a Tetranuclear Copper Complex Displaying Carbonyl-π Interactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Hydrogen evolution reaction catalyzed by a bis(thiosemicarbazone) cobalt complex: An experimental and theoretical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201801032⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (35), pp.8779-8786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089367v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the metal ion on the electrocatalytic hydrogen production by a thiosemicarbazone palladium complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Valence Localization at a Bio-inspired Mixed-Valent {Cu 2 S} 2+ Motif upon Solvation in Acetonitrile: Effect on Nitrous Oxide Reductase (N 2 Or) Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Mangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ménage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (20), pp.5060 - 5063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771136v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Aziridination with Redox-Active Ligands: Molecular Spin Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+                <w:t xml:space="preserve">Magneto-Structural and Computational Study of a Tetranuclear Copper Complex Displaying Carbonyl-π Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (47), pp.5039-5046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201801032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201705649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01771019v1</w:t>
+                <w:t xml:space="preserve">hal-02089367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indolino-Oxazolidine Acido- and Photochromic System Investigated by NMR and Density Functional Theory Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Influence of the metal ion on the electrocatalytic hydrogen production by a thiosemicarbazone palladium complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud M Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Attolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.2259-2266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02564565v1</w:t>
+                <w:t xml:space="preserve">hal-01771136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Air-Stable Molybdenum-Based Precatalyst in Oxygen-Atom Transfer Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-Catalyzed Aziridination with Redox-Active Ligands: Molecular Spin Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Oheix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Réglier</w:t>
+                <w:t xml:space="preserve">Jérémy Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (12), pp.1427-1434. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (20), pp.5086 - 5090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201701410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948731v1</w:t>
+                <w:t xml:space="preserve">hal-01771019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Molecules Gating a Photoinduced One Electron Two Protons Transfer in a Tyr/His model of Photosystem II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indolino-Oxazolidine Acido- and Photochromic System Investigated by NMR and Density Functional Theory Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Chararalambidis</w:t>
+                <w:t xml:space="preserve">György Szalóki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syamal Das</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jerôme Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Sanguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201804498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (17), pp.10409-10419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176998v1</w:t>
+                <w:t xml:space="preserve">hal-02564565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumventing Intrinsic Metal Reactivity: Radical Generation with Redox-Active Ligands</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Water Molecules Gating a Photoinduced One Electron Two Protons Transfer in a Tyr/His model of Photosystem II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Chararalambidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamal Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelais Trapali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704049⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201804498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793183v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cu(II)-reconstituted ACC Oxidase using experimental and theoretical approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Air-Stable Molybdenum-Based Precatalyst in Oxygen-Atom Transfer Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marlène Martinho</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (12), pp.1427-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201701410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627933v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Ferroelectricity in the Pb-Free Perovskite-Like Metal–Organic Framework [(CH 3 ) 2 NH 2 ]Zn(HCOO) 3 : Dielectric, 2D NMR, and Theoretical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandita Abhyankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Jung Kweon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minseong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.615 - 624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper Complexes as Bioinspired Models for Lytic Polysaccharide Monooxygenases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Cu(II)-reconstituted ACC Oxidase using experimental and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francine Terra Ferre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marciela Scarpellini</w:t>
+                <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (3), pp.1023 - 1026. </w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 623-624, pp.31 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440965v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thiosemicarbazone-Nickel(II) Complex as Efficient Electrocatalyst for Hydrogen Evolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper Complexes as Bioinspired Models for Lytic Polysaccharide Monooxygenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Alda Lisa Concia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Terra Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marciela Scarpellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201600967⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (3), pp.1023 - 1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191296v1</w:t>
+                <w:t xml:space="preserve">hal-01440965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of ultraviolet-visible and infrared transient absorption spectroscopy data to model ultrafast photoisomerization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gotard Burdzinski</w:t>
+                <w:t xml:space="preserve">A Thiosemicarbazone-Nickel(II) Complex as Efficient Electrocatalyst for Hydrogen Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (15), pp.3530 - 3535. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201600967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586166v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Innocent Metal-Assisted Cleavage of S–S Bond in a Disulfide-Containing Ligand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fusion of ultraviolet-visible and infrared transient absorption spectroscopy data to model ultrafast photoisomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+                <w:t xml:space="preserve">Julien Rehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gotard Burdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (15), pp.3530 - 3535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344145v1</w:t>
+                <w:t xml:space="preserve">hal-01586166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Circumventing Intrinsic Metal Reactivity: Radical Generation with Redox-Active Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (60), pp.15030-15034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01475484v1</w:t>
+                <w:t xml:space="preserve">hal-01793183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the chemical and physical properties of high valent heterobimetallic bis-(μ-oxido) Cu–Ni complexes by ligand effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenglai Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9002,3727 +8986,3889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination polymer structure and revisited hydrogen evolution catalytic mechanism for amorphous molybdenum sulfide.</w:t>
+                <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phong D. Tran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Quang Duc Truong</w:t>
+                <w:t xml:space="preserve">Olesea Cuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4588⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (36), pp.5575 - 5584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302493v1</w:t>
+                <w:t xml:space="preserve">hal-01475484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-centred proton reduction catalysis in a model of [NiFe] hydrogenase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination polymer structure and revisited hydrogen evolution catalytic mechanism for amorphous molybdenum sulfide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong D. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Brazzolotto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+                <w:t xml:space="preserve">Thu V. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor R. Simmons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pécault</w:t>
+                <w:t xml:space="preserve">Quang Duc Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2575⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (6), pp.640-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386604v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinuclear iridium and rhodium complexes with bridging arylimidazolide-N3,C2 ligands: synthetic, structural, reactivity, electrochemical and spectroscopic studies†</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel-centred proton reduction catalysis in a model of [NiFe] hydrogenase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brazzolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan He</w:t>
+                <w:t xml:space="preserve">Trevor R. Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Jacques Pécault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt02403j⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), pp.1054-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442072v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and theoretical investigation on pentacoordinated cobalt(III) complexes with an intermediate S=1 spin state: How halide ligands affect their magnetic anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouzieres</w:t>
+                <w:t xml:space="preserve">Redox-Innocent Metal-Assisted Cleavage of S–S Bond in a Disulfide-Containing Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502997⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (12), pp.6208-6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366392v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray structure of a Ni(II)–tri-phenoxyl radical complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">An experimental and theoretical investigation on pentacoordinated cobalt(III) complexes with an intermediate S=1 spin state: How halide ligands affect their magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brazzolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengying Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pecaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouzieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt03131a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.925-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442041v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-ordering induces magnetic axes rotation in organic materials (TMTTF) 2 X (with X = SbF 6 , AsF 6 , and PF 6 )</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">X-ray structure of a Ni(II)–tri-phenoxyl radical complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benisvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina M Zats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohad Fleker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry S Yufit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.17924 - 17926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt03131a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441958v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed-EPR evidence of a manganese(II) hydroxycarbonyl intermediate in the electrocatalytic reduction of carbon dioxide by a manganese bipyridyl derivative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge-ordering induces magnetic axes rotation in organic materials (TMTTF) 2 X (with X = SbF 6 , AsF 6 , and PF 6 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-E. Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dressel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourrez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.942</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00945389v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bio-Inspired Switch Based on Cobalt(II) Disulfide/Cobalt(III) Thiolate Interconversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Nöelle Collomb</w:t>
+                <w:t xml:space="preserve">Dinuclear iridium and rhodium complexes with bridging arylimidazolide-N3,C2 ligands: synthetic, structural, reactivity, electrochemical and spectroscopic studies†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gisselbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201402125⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.17030-17044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt02403j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01979862v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O reduction at a dissymmetric {Cu2S}-containing mixed-valent center</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A Bio-Inspired Switch Based on Cobalt(II) Disulfide/Cobalt(III) Thiolate Interconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Nöelle Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4SC01487A⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (21), pp.5318-5321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201402125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216025v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium thiolate complexes for efficient and selective sulfoxidation catalysis: A mechanistic investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Marchi-Delapierre</w:t>
+                <w:t xml:space="preserve">N2O reduction at a dissymmetric {Cu2S}-containing mixed-valent center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic4017504⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (12), pp.4774-4784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4SC01487A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920297v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-electron oxidized copper(II) salophen complexes: phenoxyl versus diiminobenzene radical species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Pulsed-EPR evidence of a manganese(II) hydroxycarbonyl intermediate in the electrocatalytic reduction of carbon dioxide by a manganese bipyridyl derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201102882⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201306750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660915v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of the excited states of 1,3-diarylisobenzofurans: an experimental and theoretical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Vanadium thiolate complexes for efficient and selective sulfoxidation catalysis: A mechanistic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Einhorn</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jorge-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchi-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2012.01090.x⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.13424-13431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic4017504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00702848v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Interaction in Octahedral Zinc Complexes of Mono- and Diradical Schiff and Mannich Bases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of the excited states of 1,3-diarylisobenzofurans: an experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tseckhanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic901846u⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88, pp.633 - 638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2012.01090.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658598v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electropolymerized biotinylated poly (pyrrole–viologen) film as platform for the development of reagentless impedimetric immunosensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-electron oxidized copper(II) salophen complexes: phenoxyl versus diiminobenzene radical species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarjayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+                <w:t xml:space="preserve">C. Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.12.026⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.1068 - 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662631v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Structures of Copper(II) and Nickel(II) Radical Salen Complexes: The Preference of Galactose Oxidase for Copper(II)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Separation of Geometric Isomers of a Dicopper Complex by Using a 19F-Labeled Ligand: Dynamics, Structures, and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durot Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamet Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201001040⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (17), pp.7832-7840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic1006567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658657v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Geometric Isomers of a Dicopper Complex by Using a 19F-Labeled Ligand: Dynamics, Structures, and DFT Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-Ray Structures of Copper(II) and Nickel(II) Radical Salen Complexes: The Preference of Galactose Oxidase for Copper(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jarjayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durot Stéphanie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic1006567⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (29), pp.4989 - 4992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201001040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982477v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical magnetochemistry of dinuclear manganese complexes: broken symmetry density functional theory investigation on the influence of bridging motifs on structure and magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Krewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (20), pp.4959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C001286F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsymmetrical one-electron oxidized Ni(ii)–bis(salicylidene) complexes: a protonation-induced shift of the oxidation site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jarjayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (36), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0cc01775b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Apical Coordination of Imidazole between the Ni(III) and Ni(II) Oxidation States of a Dithiolate Complex: A Process Related to the Ni Superoxide Dismutase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (14), pp.6399 - 6401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic100945n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electropolymerized biotinylated poly (pyrrole–viologen) film as platform for the development of reagentless impedimetric immunosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11120-009-9404-8⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.311 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541969v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Quantum Chemical Approach to the Magnetic Properties of Oligonuclear Transition‐Metal Complexes: Application to a Model for the Tetranuclear Manganese Cluster of Photosystem II</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taras Petrenko</w:t>
+                <w:t xml:space="preserve">Spin Interaction in Octahedral Zinc Complexes of Mono- and Diradical Schiff and Mannich Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarjayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Zein</w:t>
+                <w:t xml:space="preserve">F. Neese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckhard Bill</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (20), pp.5108-5123. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (2), pp.646 - 658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200802456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic901846u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541968v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the oxygen-evolving complex of photosystem II: information on the S2 state through quantum chemical calculation of its magnetic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Quantum Chemical Approach to the Magnetic Properties of Oligonuclear Transition‐Metal Complexes: Application to a Model for the Tetranuclear Manganese Cluster of Photosystem II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios A. Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Lubitz</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Bill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B907038A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (20), pp.5108-5123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200802456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541972v1</w:t>
+                <w:t xml:space="preserve">hal-05541968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinuclear terpyridine frustrated spin system with a Mn(IV)3O4 core: synthesis, physical characterization, and quantum chemical modeling of its magnetic properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure of the oxygen-evolving complex of photosystem II: information on the S2 state through quantum chemical calculation of its magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Allan G Blackman</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic901409y⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (31), pp.6788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B907038A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069727v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and Spectroscopic Properties of Mixed Valence Manganese(III,IV) Dimers: A Systematic Study Using Broken Symmetry Density Functional Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Trinuclear terpyridine frustrated spin system with a Mn(IV)3O4 core: synthesis, physical characterization, and quantum chemical modeling of its magnetic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios A Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan G Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48 (15), pp.7251-7260. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 48 (21), pp.10281-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic901409y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic9005899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05541974v1</w:t>
+                <w:t xml:space="preserve">hal-01069727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of Average g Values and Effective Exchange Coupling Constants among [2Fe−2S] Clusters: A Density Functional Theory Study of the Impact of Localization (Trapping Forces) versus Delocalization (Double-Exchange) as Competing Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Neese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (2-3), pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-009-9404-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic and Spectroscopic Properties of Mixed Valence Manganese(III,IV) Dimers: A Systematic Study Using Broken Symmetry Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (15), pp.7251-7260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic9005899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation of Average g Values and Effective Exchange Coupling Constants among [2Fe−2S] Clusters: A Density Functional Theory Study of the Impact of Localization (Trapping Forces) versus Delocalization (Double-Exchange) as Competing Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (12), pp.5394-5416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic701730h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pH-Responsive Cu-Corrole-Based Cage that Reversibly Encapsulates Fullerene in a Shapeshifting Low-Symmetry Cavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gabriel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Szalóki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483500v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-05483494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyseur et procédé de production d’hydrogène par réduction de protons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Orio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3154331. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12732,91 +12878,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des outils de la chimie quantique et apport de la spectroscopie de Résonance Paramagnétique Électronique pour la caractérisation structurale et dynamique d’Architectures Moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Lille1 - Sciences et Technologies, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01263182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12826,114 +12972,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par la Théorie de la Fonctionnelle de la Densité des propriétés électroniques et magnétiques de complexes de fer. Application aux systèmes de types Catalase et Fer-Soufre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00178652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId457"/>
+      <w:footerReference w:type="default" r:id="rId460"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13001,51 +13147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D10CC68"/>
+    <w:nsid w:val="1851A14E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13232,51 +13378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maylis-orio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9317-8005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126126178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Drosou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Pantazis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500317" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mehrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03507K" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Favela-Mendoza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rul-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Garc&#237;a-Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;nchez-Lara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01000D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Bera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gerschel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibya Jyoti Barman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gerndt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202503705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda S&#225;nchez-Egu&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hern&#225;ndez-Toledo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Lidin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Flores-Alamo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Nordlander" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401330" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mangue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Soriano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reinheimer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc05431k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11040149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Landrou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina a G Achileos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04165763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01716" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stoumpidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Babi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ambre Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Merahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumesser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mafalda Vaz Martins Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. D Kuz'Min" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.064434" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez-Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00766" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Rul&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gruden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deeth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202185" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Mitsopoulou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8040036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Ladomenou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Drivas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100449" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Castillo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Torres-Flores" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abad-Aguilar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Berlanga-V&#225;zquez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101169" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnideep Das" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Jobelius" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ramirez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI01131F" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A Pantazis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00705j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862126v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurjot Singh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roemelt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02830-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135551v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10212a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549840v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mart&#237;nez-Otero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc03227e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K Bindra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Tol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046984" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianke Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gennari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b03212" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez&#8208;pi&#241;eiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000649" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411768v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Gupta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001165" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00570c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pieri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04174b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Zeisner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kataev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-020-01245-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887766v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Ren" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100955" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02490219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Effaty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03175" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179025v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000869" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan-Munteanu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Sirbu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Gibson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901283" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Abhyankar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh S Dalal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1473484" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274751v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01594" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190653v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerrin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aidibi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aloise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11048" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336178v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901828" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190650v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Panagiotakis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00405" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948729v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Attolini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860270v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Stepanov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02070" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04698" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771020v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801155" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771018v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704737" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705649" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564565v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Berthet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01482" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Chararalambidis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal Das" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804498" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793183v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704049" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01492708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jung Kweon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00596" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440965v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Terra Ferre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciela Scarpellini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02165" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191296v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600967" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586166v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rehault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotard Burdzinski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01255" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00819" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475476v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglai Yao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kuhlmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02391f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302493v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D. Tran" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu V. Tran" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Duc Truong" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4588" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386604v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor R. Simmons" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;cault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2575" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442072v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan He" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gisselbrecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02403j" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366392v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengying Yu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502997" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442041v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benisvy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina M Zats" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Fleker" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Yufit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03131a" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441958v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Dutoit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dressel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stepanov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945389v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201306750" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5W5MXBV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979862v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerey" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Hall" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-N&#246;elle Collomb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402125" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JF4DX9B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SC01487A" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920297v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hall" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorge-Robin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gennaro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchi-Delapierre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4017504" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarjayes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102882" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0N8WT3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702848v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacq" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tseckhanovich" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Einhorn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Einhorn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2012.01090.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P837BSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658598v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neese" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901846u" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662631v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rigal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.026" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658657v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001040" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D35EFC0D00B13F9296BBA71AB93958DA4A36D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982477v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durot St&#233;phanie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hossain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1006567" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541975v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Krewald" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C001286F" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z8C492NF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658647v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01775b" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/170DB65C675B491D04A91D56ACB3705635BCFDB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658568v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Collomb" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100945n" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541969v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9404-8" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541968v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A. Pantazis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Petrenko" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bill" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802456" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541972v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lubitz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907038A" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069727v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan G Blackman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901409y" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541974v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9005899" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541967v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701730h" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ5VK962-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483500v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manoj-Kumar" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoyant" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dassonneville" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046375v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01263182v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178652v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maylis-orio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9317-8005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126126178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mehrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achuthan Manoj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dassonneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70589-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda S&#225;nchez-Egu&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hern&#225;ndez-Toledo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Lidin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Flores-Alamo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Nordlander" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401330" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03507K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Favela-Mendoza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rul-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Garc&#237;a-Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;nchez-Lara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01000D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Bera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bimmermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gerschel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibya Jyoti Barman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gerndt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202503705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Drosou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Pantazis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mangue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400426" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11040149" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04165763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Landrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina a G Achileos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stoumpidi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200856" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Babi&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020402" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ambre Carvalho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Merahi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumesser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mafalda Vaz Martins Pereira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Soriano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reinheimer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc05431k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. D Kuz'Min" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.064434" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Rul&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gruden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deeth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202185" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Mitsopoulou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8040036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez-Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00766" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A Pantazis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00705j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurjot Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roemelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02830-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205428v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K Bindra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Tol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046984" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mart&#237;nez-Otero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Castillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc03227e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10212a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnideep Das" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Jobelius" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ramirez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI01131F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Torres-Flores" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abad-Aguilar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Berlanga-V&#225;zquez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862123v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Ladomenou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Drivas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100449" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00570c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pieri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04174b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887766v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Ren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100955" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02490219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Effaty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03175" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999563v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Zeisner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kataev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-020-01245-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Gupta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001165" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179025v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000869" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan-Munteanu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Sirbu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Gibson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901283" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411757v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez&#8208;pi&#241;eiro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000649" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406408v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianke Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gennari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b03212" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01594" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerrin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aidibi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aloise" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11048" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336178v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901828" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Panagiotakis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00405" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339703v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Abhyankar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh S Dalal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1473484" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Attolini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Stepanov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02070" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860254v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04698" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801155" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771018v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704737" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705649" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Berthet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01482" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Chararalambidis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal Das" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804498" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01492708v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jung Kweon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00596" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440965v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Terra Ferre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciela Scarpellini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02165" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600967" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rehault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotard Burdzinski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01255" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793183v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704049" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475476v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglai Yao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kuhlmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02391f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302493v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D. Tran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu V. Tran" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Duc Truong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4588" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386604v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor R. Simmons" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;cault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2575" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344145v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00819" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366392v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengying Yu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecaut" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502997" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442041v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benisvy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina M Zats" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Fleker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Yufit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03131a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441958v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Dutoit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dressel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stepanov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442072v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan He" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gisselbrecht" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02403j" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979862v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerey" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Hall" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-N&#246;elle Collomb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402125" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JF4DX9B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SC01487A" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945389v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201306750" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5W5MXBV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920297v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hall" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorge-Robin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gennaro" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchi-Delapierre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4017504" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702848v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacq" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tseckhanovich" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Einhorn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Einhorn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2012.01090.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P837BSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660915v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarjayes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102882" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0N8WT3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982477v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durot St&#233;phanie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hossain" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1006567" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658657v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001040" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D35EFC0D00B13F9296BBA71AB93958DA4A36D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541975v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Krewald" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C001286F" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z8C492NF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658647v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01775b" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/170DB65C675B491D04A91D56ACB3705635BCFDB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Collomb" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100945n" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662631v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rigal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.026" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658598v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neese" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901846u" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541968v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A. Pantazis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Petrenko" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bill" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802456" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541972v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lubitz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907038A" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069727v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan G Blackman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901409y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541969v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9404-8" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9005899" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541967v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701730h" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ5VK962-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483500v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046375v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01263182v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178652v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>