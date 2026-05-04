--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -147,12458 +147,12726 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recent history of ligand modification for hydrogen evolution catalysts</w:t>
+                <w:t xml:space="preserve">A pH-Responsive Cu-Corrole-Based Cage That Reversibly Encapsulates Fullerene in a Shapeshifting Low-Symmetry Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Papadakis</w:t>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Delmotte</w:t>
+                <w:t xml:space="preserve">Tània Pèlachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Mehrez</w:t>
+                <w:t xml:space="preserve">Paul-Gabriel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Hardré</w:t>
+                <w:t xml:space="preserve">György Szalóki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Orio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 559, pp.217841. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 148 (15), pp.15761-15770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2026.217841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c21440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566846v1</w:t>
+                <w:t xml:space="preserve">hal-05593467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring electron spin dynamics in spin chains using defects as a quantum probe</w:t>
+                <w:t xml:space="preserve">Impact of N- Terminal Histidine Methylation on Histidine-Brace Copper(II) Peptide Models of LPMOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Soriano</w:t>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achuthan Manoj Kumar</w:t>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">Alda Lisa Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+                <w:t xml:space="preserve">Subhankar Sutradhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Dassonneville</w:t>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-026-70589-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c01022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483494v2</w:t>
+                <w:t xml:space="preserve">hal-05598978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemilabile Thio– and Selenoethers in Bis(benzimidazolyl)Amine Copper Complexes Relevant to the Active Sites of Copper‐Dependent Monooxygenases</w:t>
+                <w:t xml:space="preserve">A recent history of ligand modification for hydrogen evolution catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Sánchez-Eguía</w:t>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Hernández-Toledo</w:t>
+                <w:t xml:space="preserve">Léa Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Lidin</w:t>
+                <w:t xml:space="preserve">Jana Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Flores-Alamo</w:t>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebbe Nordlander</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 559, pp.217841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202401330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2026.217841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756778v1</w:t>
+                <w:t xml:space="preserve">hal-05566846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Evolution Reaction Mechanisms in Thiosemicarbazone Metal Complexes: A Combined Theoretical and Experimental Investigation on the Impact of Proton Source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring electron spin dynamics in spin chains using defects as a quantum probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Papadakis</w:t>
+                <w:t xml:space="preserve">Loic Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achuthan Manoj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT03507K⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70589-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020331v1</w:t>
+                <w:t xml:space="preserve">hal-05483494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic water oxidation with bioinspired cubane-type Co(II) complexes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemilabile Thio– and Selenoethers in Bis(benzimidazolyl)Amine Copper Complexes Relevant to the Active Sites of Copper‐Dependent Monooxygenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+                <w:t xml:space="preserve">Brenda Sánchez-Eguía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hernández-Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Lidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Flores-Alamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebbe Nordlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5DT01000D⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202401330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216709v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Promiscuity in Cobalt Mediated CO₂ Reduction Reaction: One-versus Two-Electron Reduction Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dibya Jyoti Barman</w:t>
+                <w:t xml:space="preserve">Hydrogen Evolution Reaction Mechanisms in Thiosemicarbazone Metal Complexes: A Combined Theoretical and Experimental Investigation on the Impact of Proton Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Gerndt</w:t>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (31), pp.e202503705. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202503705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT03507K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216716v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
+                <w:t xml:space="preserve">Mechanistic Promiscuity in Cobalt Mediated CO₂ Reduction Reaction: One-versus Two-Electron Reduction Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxing Wang</w:t>
+                <w:t xml:space="preserve">Ayan Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogelio Gomez Pineiro</w:t>
+                <w:t xml:space="preserve">Sarah Bimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+                <w:t xml:space="preserve">Philipp Gerschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Dibya Jyoti Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Leon Gerndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (26), pp.e202500626. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.e202503705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202503705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216711v3</w:t>
+                <w:t xml:space="preserve">hal-05216716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Calculation of Electron Paramagnetic Resonance Parameters for Molybdenum Compounds</w:t>
+                <w:t xml:space="preserve">Electrocatalytic water oxidation with bioinspired cubane-type Co(II) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Drosou</w:t>
+                <w:t xml:space="preserve">Roberto Favela-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Wehrung</w:t>
+                <w:t xml:space="preserve">Elizabeth Rul-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Cristina García-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Sánchez-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202500317⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5DT01000D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318994v1</w:t>
+                <w:t xml:space="preserve">hal-05216709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired copper complexes with Cu 2 S cores: (solvent)effects on oxygen reduction reactions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ménage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Gomez Pineiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (26), pp.e202500626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890157v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemical Tailoring of Nickel-based Electrocatalysts for Hydrogen Evolution Reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Accurate Calculation of Electron Paramagnetic Resonance Parameters for Molybdenum Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Drosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202400426⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202500317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557494v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Experimental and Theoretical Investigation of Copper Active Site Properties of a Lytic Polysaccharide Monooxygenase from Serratia marcescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marius Réglier</w:t>
+                <w:t xml:space="preserve">Stereochemical Tailoring of Nickel-based Electrocatalysts for Hydrogen Evolution Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (24), pp.11063-11078. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202400426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595887v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Metal Nuclearity Impacts Electrocatalytic H2 Production in Thiocarbohydrazone-based Complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-Inspired copper complexes with Cu 2 S cores: (solvent)effects on oxygen reduction reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+                <w:t xml:space="preserve">Jordan Mangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiu Shova</w:t>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics11040149⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (43), pp.17728-17728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061771v1</w:t>
+                <w:t xml:space="preserve">hal-04890157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Electron Visible Light Photoaccumulation on a Dipyridylamine Copper(II)–Polyoxometalate Conjugate Applied to Photocatalytic Generation of CF 3 Radicals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated Experimental and Theoretical Investigation of Copper Active Site Properties of a Lytic Polysaccharide Monooxygenase from Serratia marcescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">Alessia Munzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Izzet</w:t>
+                <w:t xml:space="preserve">Manon Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Proust</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Chris Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c01716⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (24), pp.11063-11078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165763v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of cobalt bis(thiosemicarbazone) catalysts for effective photocatalytic hydrogen evolution reaction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Electron Visible Light Photoaccumulation on a Dipyridylamine Copper(II)–Polyoxometalate Conjugate Applied to Photocatalytic Generation of CF 3 Radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina a G Achileos</w:t>
+                <w:t xml:space="preserve">Weixian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300352⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (22), pp.12136-12147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c01716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200012v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Light‐Driven CO 2 to CO Reduction by an Appropriately Decorated Iron Porphyrin Molecular Catalyst</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A series of cobalt bis(thiosemicarbazone) catalysts for effective photocatalytic hydrogen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Landrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina a G Achileos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202200856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03980075v1</w:t>
+                <w:t xml:space="preserve">hal-04200012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features Governing the Metabolic Stability of Tetraethyl-Substituted Nitroxides in Rat Liver Microsomes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Metal Nuclearity Impacts Electrocatalytic H2 Production in Thiocarbohydrazone-based Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics11040149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12020402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03979927v1</w:t>
+                <w:t xml:space="preserve">hal-04061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and Electrochemical and EPR Studies of Porphyrins Functionalized with Bulky Aromatic Amine Donors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Efficient Light‐Driven CO 2 to CO Reduction by an Appropriately Decorated Iron Porphyrin Molecular Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Mafalda Vaz Martins Pereira</w:t>
+                <w:t xml:space="preserve">Aspasia Stoumpidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Parizel</w:t>
+                <w:t xml:space="preserve">Adelais Trapali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (11), pp.4405. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28114405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202200856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157648v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tetrathiafulvalene salt of the nitrite (NO2−) anion: investigations of the spin-Peierls phase</w:t>
+                <w:t xml:space="preserve">Structural Features Governing the Metabolic Stability of Tetraethyl-Substituted Nitroxides in Rat Liver Microsomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Soriano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aleksandra Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jeannin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2tc05431k⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12020402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006059v1</w:t>
+                <w:t xml:space="preserve">hal-03979927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+                <w:t xml:space="preserve">Syntheses and Electrochemical and EPR Studies of Porphyrins Functionalized with Bulky Aromatic Amine Donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Ambre Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Khalissa Merahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Réglier</w:t>
+                <w:t xml:space="preserve">Julien Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Mafalda Vaz Martins Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Parizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789397v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron spins interaction in the spin-Peierls phase of the organic spin chain (o-DMTTF)2X (X = Cl, Br, I)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A tetrathiafulvalene salt of the nitrite (NO2−) anion: investigations of the spin-Peierls phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pilone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reinheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.064434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.8170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tc05431k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578624v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Ligand‐ to Metal‐centered Reactivity: Metal Substitution Effect in Thiosemicarbazone‐based Complexes for H 2 Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barrozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (9), pp.e202200056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.202200056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Bio-Inorganic Chemistry (QBIC) Society Special Collection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron spins interaction in the spin-Peierls phase of the organic spin chain (o-DMTTF)2X (X = Cl, Br, I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pilone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. D Kuz'Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202185⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.064434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862141v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Spectroscopy of Cu(II) Complexes: Prediction of g-Tensors Using Double-Hybrid Density Functional Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e202202206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry8040036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03862136v1</w:t>
+                <w:t xml:space="preserve">hal-03789397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the Ambiguous Electron Paramagnetic Resonance Signals in the Lytic Polysaccharide Monooxygenase from Photorhabdus luminescens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Bio-Inorganic Chemistry (QBIC) Society Special Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomír Rulíšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Gruden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Deeth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (49), pp.e202202185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03704221v1</w:t>
+                <w:t xml:space="preserve">hal-03862141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successes, challenges, and opportunities for quantum chemistry in understanding metalloenzymes for solar fuels research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EPR Spectroscopy of Cu(II) Complexes: Prediction of g-Tensors Using Double-Hybrid Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Drosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Mitsopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios A Pantazis</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc00705j⟩</w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry8040036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411777v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic exchange coupling in Cu dimers studied with modern multireference methods and broken-symmetry coupled cluster theory</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decoding the Ambiguous Electron Paramagnetic Resonance Signals in the Lytic Polysaccharide Monooxygenase from Photorhabdus luminescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Gómez-Piñeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Drosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (20), pp.8022-8035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-021-02830-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03862126v1</w:t>
+                <w:t xml:space="preserve">hal-03704221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of Mn 2+ in dimethylammonium magnesium formate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Magnetic exchange coupling in Cu dimers studied with modern multireference methods and broken-symmetry coupled cluster theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurjot Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Roemelt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0046984⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (10), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-021-02830-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205428v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled nickel cubanes as oxygen evolution catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Successes, challenges, and opportunities for quantum chemistry in understanding metalloenzymes for solar fuels research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Castillo</w:t>
+                <w:t xml:space="preserve">Dimitrios A Pantazis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 57, pp.8608 - 8611. </w:t>
+              <w:t xml:space="preserve">, 2021, 57 (33), pp.3952-3974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cc03227e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cc00705j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549840v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the catalytic mechanisms of H 2 production with thiosemicarbazone nickel complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantum dynamics of Mn 2+ in dimethylammonium magnesium formate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K Bindra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Tol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra10212a⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (15), pp.154201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0046984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135551v1</w:t>
+                <w:t xml:space="preserve">hal-03205428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid bioinspired catechol-alloxazine triangular nickel complex stabilizing protons and electrons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the catalytic mechanisms of H 2 production with thiosemicarbazone nickel complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1QI01131F⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.5232-5238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra10212a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578619v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Depolymerization with LPMO‐inspired Cu Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Self-assembled nickel cubanes as oxygen evolution catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C García-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Martínez-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Castillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202101169⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.8608 - 8611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cc03227e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862129v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel Complexes and Carbon Dots for Efficient Light‐Driven Hydrogen Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid bioinspired catechol-alloxazine triangular nickel complex stabilizing protons and electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnideep Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalliopi Ladomenou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Hannah Jobelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalambos Drivas</w:t>
+                <w:t xml:space="preserve">Jules Schleinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geordie Creste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100449⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (24), pp.5286-5298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1QI01131F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862123v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From non-innocent to guilty: on the role of redox-active ligands in the electro-assisted reduction of CO(2)mediated by a cobalt(ll)-polypyridyl complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Abel</w:t>
+                <w:t xml:space="preserve">Cellulose Depolymerization with LPMO‐inspired Cu Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fize</w:t>
+                <w:t xml:space="preserve">Andrea Torres-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pécaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diego Abad-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Berlanga-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0se00570c⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.4700-4704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202101169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909560v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen evolution reaction mediated by an all-sulfur trinuclear nickel complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel Complexes and Carbon Dots for Efficient Light‐Driven Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Kalliopi Ladomenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Landrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Drivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc04174b⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (30), pp.3097-3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961657v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Group Transfer Catalysis by Copper Complex with Redox-Active Ligand in an Entatic State</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical, Spectroscopic, and Computational Investigation of a Series of Polypyridyl Ruthenium(II) Complexes: Characterization of Reduced States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Forte</w:t>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Arvind K Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100955⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.1263-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202001165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887766v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Inner-Sphere Electron Transfer in a Series of Copper/Nitrosoarene Adducts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Group Transfer Catalysis by Copper Complex with Redox-Active Ligand in an Entatic State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farshid Effaty</w:t>
+                <w:t xml:space="preserve">Yufeng Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Jeremy Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03175⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.UNSP 100955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490219v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Spin Resonance of Defects in Spin Chains— o-(DMTTF)2X: A Versatile System Behaving Like Molecular Magnet</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning Inner-Sphere Electron Transfer in a Series of Copper/Nitrosoarene Adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fourmigue</w:t>
+                <w:t xml:space="preserve">Mohammad Amin Askari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Effaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00723-020-01245-7⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.8678 - 8689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999563v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-based electronic effects on the electrocatalytic hydrogen production by thiosemicarbazone nickel complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron Spin Resonance of Defects in Spin Chains— o-(DMTTF)2X: A Versatile System Behaving Like Molecular Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anisa Putri</w:t>
+                <w:t xml:space="preserve">Loic Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Zeisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Kataev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pilone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (11), pp.1307-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00723-020-01245-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt04775a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02877733v1</w:t>
+                <w:t xml:space="preserve">hal-02999563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical, Spectroscopic, and Computational Investigation of a Series of Polypyridyl Ruthenium(II) Complexes: Characterization of Reduced States</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Ligand-based electronic effects on the electrocatalytic hydrogen production by thiosemicarbazone nickel complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sascha Ott</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisa Putri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202001165⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (16), pp.5064-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04775a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411768v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Reduction of Oxygen by a Copper Thiosemicarbazone Complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From non-innocent to guilty: on the role of redox-active ligands in the electro-assisted reduction of CO(2)mediated by a cobalt(ll)-polypyridyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202000869⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.3668-3676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0se00570c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179025v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral Lipophilic Palladium(II) Complexes and their Applications in Electrocatalytic Hydrogen Production and C-C Coupling Reactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Hydrogen evolution reaction mediated by an all-sulfur trinuclear nickel complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth A Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (75), pp.11106-11109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc04174b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201901283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009779v1</w:t>
+                <w:t xml:space="preserve">hal-02961657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of density functional and correlated wave function methods for the prediction of Cu(II) hyperfine coupling constants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catalytic Reduction of Oxygen by a Copper Thiosemicarbazone Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Morozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000649⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (48), pp.4549-4555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202000869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411757v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected rapid aerobic transformation of 2,2,6,6-tetraethyl-4-oxo (piperidin-1-yloxyl) radical by cytochrome P450 in the presence of NADPH: Evidence against a simple reduction of the nitroxide moiety to the hydroxylamine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutral Lipophilic Palladium(II) Complexes and their Applications in Electrocatalytic Hydrogen Production and C-C Coupling Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olesea Cuzan-Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Sirbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.021⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.813 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201901283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895031v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Metal Ion in Bio-Inspired Hydrogenase Models: Investigation of a Homodinuclear FeFe Complex vs Its Heterodinuclear NiFe Analogue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected rapid aerobic transformation of 2,2,6,6-tetraethyl-4-oxo (piperidin-1-yloxyl) radical by cytochrome P450 in the presence of NADPH: Evidence against a simple reduction of the nitroxide moiety to the hydroxylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b03212⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406408v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the copper coordination spheres on the N2Or activity of a mixed-valent copper complex containing a {Cu2S} core</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of density functional and correlated wave function methods for the prediction of Cu(II) hyperfine coupling constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Gómez‐piñeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios A Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Torelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (24), pp.2667-2679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02274751v1</w:t>
+                <w:t xml:space="preserve">hal-03411757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un duo gagnant pour la catalyse rédox</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of the Metal Ion in Bio-Inspired Hydrogenase Models: Investigation of a Homodinuclear FeFe Complex vs Its Heterodinuclear NiFe Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianke Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b03212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190653v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Light and Acid Play Tic-Tac-Toe with a Nine-State Molecular Switch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the copper coordination spheres on the N2Or activity of a mixed-valent copper complex containing a {Cu2S} core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (17), pp.11649-11655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b11048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02406422v1</w:t>
+                <w:t xml:space="preserve">hal-02274751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular electrocatalysts for Hydrogen Evolution Reaction: The input from quantum chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un duo gagnant pour la catalyse rédox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336178v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Light-Driven Hydrogen Evolution Using a Thiosemicarbazone-Nickel (II) Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hardré</w:t>
+                <w:t xml:space="preserve">When Light and Acid Play Tic-Tac-Toe with a Nine-State Molecular Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aidibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Sanguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00405⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (48), pp.19151-19160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b11048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190650v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance probing of ferroelectricity and magnetism in metal-organic frameworks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Molecular electrocatalysts for Hydrogen Evolution Reaction: The input from quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naresh S Dalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2018.1473484⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.4905 - 4915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201901828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339703v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Metal Ion on the Electrocatalytic Hydrogen Production by a Thiosemicarbazone Palladium Complex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Light-Driven Hydrogen Evolution Using a Thiosemicarbazone-Nickel (II) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Attolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Stylianos Panagiotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Landrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Nikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisa Putri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948729v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superlattice Induced by Charge Order in the Organic Spin Chain (TMTTF) 2 X ( X = SbF 6 , AsF 6 and PF 6 ) Revealed by High Field EPR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic resonance probing of ferroelectricity and magnetism in metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan van Tol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nandita Abhyankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh S Dalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02070⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 534 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2018.1473484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860270v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Motional Dynamics of [(CH 3 ) 2 NH 2 ] + in the Perovskite-Like Metal–Organic Framework [(CH 3 ) 2 NH 2 ][Zn(HCOO) 3 ]: The Value of Low-Frequency Electron Paramagnetic Resonance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the metal ion on the electrocatalytic hydrogen production by a thiosemicarbazone palladium complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud M Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Attolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.2259-2266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860254v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen evolution reaction catalyzed by a bis(thiosemicarbazone) cobalt complex: An experimental and theoretical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Shova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (35), pp.8779-8786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201801155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence Localization at a Bio-inspired Mixed-Valent {Cu 2 S} 2+ Motif upon Solvation in Acetonitrile: Effect on Nitrous Oxide Reductase (N 2 Or) Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Esmieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Mangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (20), pp.5060 - 5063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201704737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Structural and Computational Study of a Tetranuclear Copper Complex Displaying Carbonyl-π Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (47), pp.5039-5046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201801032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the metal ion on the electrocatalytic hydrogen production by a thiosemicarbazone palladium complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Influence of the Metal Ion on the Electrocatalytic Hydrogen Production by a Thiosemicarbazone Palladium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Attolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.2259-2266</w:t>
+              <w:t xml:space="preserve">, 2018, 20-21, pp.2259-2266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771136v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Aziridination with Redox-Active Ligands: Molecular Spin Catalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superlattice Induced by Charge Order in the Organic Spin Chain (TMTTF) 2 X ( X = SbF 6 , AsF 6 and PF 6 ) Revealed by High Field EPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Tol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201705649⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, The Journal of Physical Chemistry Letters, 9, pp.5598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771019v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indolino-Oxazolidine Acido- and Photochromic System Investigated by NMR and Density Functional Theory Calculations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measuring Motional Dynamics of [(CH 3 ) 2 NH 2 ] + in the Perovskite-Like Metal–Organic Framework [(CH 3 ) 2 NH 2 ][Zn(HCOO) 3 ]: The Value of Low-Frequency Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandita Abhyankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh S Dalal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (28), pp.16431 - 16436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564565v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Molecules Gating a Photoinduced One Electron Two Protons Transfer in a Tyr/His model of Photosystem II</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Copper-Catalyzed Aziridination with Redox-Active Ligands: Molecular Spin Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201804498⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (20), pp.5086 - 5090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176998v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Air-Stable Molybdenum-Based Precatalyst in Oxygen-Atom Transfer Reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Indolino-Oxazolidine Acido- and Photochromic System Investigated by NMR and Density Functional Theory Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Szalóki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Sanguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201701410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (17), pp.10409-10419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948731v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Ferroelectricity in the Pb-Free Perovskite-Like Metal–Organic Framework [(CH 3 ) 2 NH 2 ]Zn(HCOO) 3 : Dielectric, 2D NMR, and Theoretical Studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Water Molecules Gating a Photoinduced One Electron Two Protons Transfer in a Tyr/His model of Photosystem II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Chararalambidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamal Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelais Trapali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minseong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00596⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201804498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492708v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Air-Stable Molybdenum-Based Precatalyst in Oxygen-Atom Transfer Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (12), pp.1427-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201701410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01624533v1</w:t>
+                <w:t xml:space="preserve">hal-01948731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Cu(II)-reconstituted ACC Oxidase using experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 623-624, pp.31 - 41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.abb.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper Complexes as Bioinspired Models for Lytic Polysaccharide Monooxygenases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marciela Scarpellini</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (3), pp.1023 - 1026. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.615 - 624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440965v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thiosemicarbazone-Nickel(II) Complex as Efficient Electrocatalyst for Hydrogen Evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marius Réglier</w:t>
+                <w:t xml:space="preserve">Understanding Ferroelectricity in the Pb-Free Perovskite-Like Metal–Organic Framework [(CH 3 ) 2 NH 2 ]Zn(HCOO) 3 : Dielectric, 2D NMR, and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandita Abhyankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Jin Jung Kweon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minseong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201600967⟩</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191296v1</w:t>
+                <w:t xml:space="preserve">hal-01492708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of ultraviolet-visible and infrared transient absorption spectroscopy data to model ultrafast photoisomerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Copper Complexes as Bioinspired Models for Lytic Polysaccharide Monooxygenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Lisa Concia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gotard Burdzinski</w:t>
+                <w:t xml:space="preserve">Francine Terra Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
+                <w:t xml:space="preserve">Marciela Scarpellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (15), pp.3530 - 3535. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (3), pp.1023 - 1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586166v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumventing Intrinsic Metal Reactivity: Radical Generation with Redox-Active Ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">A Thiosemicarbazone-Nickel(II) Complex as Efficient Electrocatalyst for Hydrogen Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704049⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201600967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793183v1</w:t>
+                <w:t xml:space="preserve">hal-02191296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the chemical and physical properties of high valent heterobimetallic bis-(μ-oxido) Cu–Ni complexes by ligand effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fusion of ultraviolet-visible and infrared transient absorption spectroscopy data to model ultrafast photoisomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Kuhlmann</w:t>
+                <w:t xml:space="preserve">Julien Rehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gotard Burdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt02391f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (15), pp.3530 - 3535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475476v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Circumventing Intrinsic Metal Reactivity: Radical Generation with Redox-Active Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (60), pp.15030-15034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01475484v1</w:t>
+                <w:t xml:space="preserve">hal-01793183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination polymer structure and revisited hydrogen evolution catalytic mechanism for amorphous molybdenum sulfide.</w:t>
+                <w:t xml:space="preserve">Changing the chemical and physical properties of high valent heterobimetallic bis-(μ-oxido) Cu–Ni complexes by ligand effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phong D. Tran</w:t>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu V. Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Torelli</w:t>
+                <w:t xml:space="preserve">Shenglai Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Duc Truong</w:t>
+                <w:t xml:space="preserve">Uwe Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (6), pp.640-646. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (40), pp.15994 - 16000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6dt02391f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302493v1</w:t>
+                <w:t xml:space="preserve">hal-01475476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-centred proton reduction catalysis in a model of [NiFe] hydrogenase.</w:t>
+                <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Brazzolotto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pécault</w:t>
+                <w:t xml:space="preserve">Olesea Cuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2575⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (36), pp.5575 - 5584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386604v1</w:t>
+                <w:t xml:space="preserve">hal-01475484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Innocent Metal-Assisted Cleavage of S–S Bond in a Disulfide-Containing Ligand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coordination polymer structure and revisited hydrogen evolution catalytic mechanism for amorphous molybdenum sulfide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong D. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu V. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Pape</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+                <w:t xml:space="preserve">Quang Duc Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (12), pp.6208-6217. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (6), pp.640-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat4588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344145v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and theoretical investigation on pentacoordinated cobalt(III) complexes with an intermediate S=1 spin state: How halide ligands affect their magnetic anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Nickel-centred proton reduction catalysis in a model of [NiFe] hydrogenase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brazzolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shengying Yu</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pecaut</w:t>
+                <w:t xml:space="preserve">Trevor R. Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rouzieres</w:t>
+                <w:t xml:space="preserve">Jacques Pécault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (3), pp.925-933. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), pp.1054-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201502997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366392v1</w:t>
+                <w:t xml:space="preserve">hal-01386604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray structure of a Ni(II)–tri-phenoxyl radical complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox-Innocent Metal-Assisted Cleavage of S–S Bond in a Disulfide-Containing Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Benisvy</w:t>
+                <w:t xml:space="preserve">Laurent Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina M Zats</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Colette Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt03131a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (12), pp.6208-6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442041v1</w:t>
+                <w:t xml:space="preserve">hal-01344145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-ordering induces magnetic axes rotation in organic materials (TMTTF) 2 X (with X = SbF 6 , AsF 6 , and PF 6 )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dinuclear iridium and rhodium complexes with bridging arylimidazolide-N3,C2 ligands: synthetic, structural, reactivity, electrochemical and spectroscopic studies†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-E. Dutoit</w:t>
+                <w:t xml:space="preserve">Jean-Paul Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dressel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sylvie Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.17030-17044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt02403j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441958v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinuclear iridium and rhodium complexes with bridging arylimidazolide-N3,C2 ligands: synthetic, structural, reactivity, electrochemical and spectroscopic studies†</w:t>
+                <w:t xml:space="preserve">Charge-ordering induces magnetic axes rotation in organic materials (TMTTF) 2 X (with X = SbF 6 , AsF 6 , and PF 6 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan He</w:t>
+                <w:t xml:space="preserve">C.-E. Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
+                <w:t xml:space="preserve">M. Dressel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Gisselbrecht</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A. Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.942</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442072v1</w:t>
+                <w:t xml:space="preserve">hal-01441958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bio-Inspired Switch Based on Cobalt(II) Disulfide/Cobalt(III) Thiolate Interconversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">An experimental and theoretical investigation on pentacoordinated cobalt(III) complexes with an intermediate S=1 spin state: How halide ligands affect their magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brazzolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengying Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pecaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gerey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Nöelle Collomb</w:t>
+                <w:t xml:space="preserve">Mathieu Rouzieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201402125⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.925-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01979862v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O reduction at a dissymmetric {Cu2S}-containing mixed-valent center</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">X-ray structure of a Ni(II)–tri-phenoxyl radical complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benisvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina M Zats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohad Fleker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry S Yufit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4SC01487A⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.17924 - 17926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt03131a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216025v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed-EPR evidence of a manganese(II) hydroxycarbonyl intermediate in the electrocatalytic reduction of carbon dioxide by a manganese bipyridyl derivative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bourrez</w:t>
+                <w:t xml:space="preserve">A Bio-Inspired Switch Based on Cobalt(II) Disulfide/Cobalt(III) Thiolate Interconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Orio</w:t>
+                <w:t xml:space="preserve">Bertrand Gerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Molton</w:t>
+                <w:t xml:space="preserve">Nikita Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vezin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Duboc</w:t>
+                <w:t xml:space="preserve">Marie-Nöelle Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.240-243. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 53 (21), pp.5318-5321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201402125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201306750⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945389v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium thiolate complexes for efficient and selective sulfoxidation catalysis: A mechanistic investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Marchi-Delapierre</w:t>
+                <w:t xml:space="preserve">N2O reduction at a dissymmetric {Cu2S}-containing mixed-valent center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic4017504⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (12), pp.4774-4784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4SC01487A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920297v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of the excited states of 1,3-diarylisobenzofurans: an experimental and theoretical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Pulsed-EPR evidence of a manganese(II) hydroxycarbonyl intermediate in the electrocatalytic reduction of carbon dioxide by a manganese bipyridyl derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Einhorn</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2012.01090.x⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201306750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702848v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-electron oxidized copper(II) salophen complexes: phenoxyl versus diiminobenzene radical species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Vezin</w:t>
+                <w:t xml:space="preserve">Vanadium thiolate complexes for efficient and selective sulfoxidation catalysis: A mechanistic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jorge-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchi-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201102882⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.13424-13431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic4017504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00660915v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Geometric Isomers of a Dicopper Complex by Using a 19F-Labeled Ligand: Dynamics, Structures, and DFT Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">One-electron oxidized copper(II) salophen complexes: phenoxyl versus diiminobenzene radical species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarjayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic1006567⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.1068 - 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982477v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Structures of Copper(II) and Nickel(II) Radical Salen Complexes: The Preference of Galactose Oxidase for Copper(II)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Neese</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of the excited states of 1,3-diarylisobenzofurans: an experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tseckhanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201001040⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88, pp.633 - 638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2012.01090.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658657v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical magnetochemistry of dinuclear manganese complexes: broken symmetry density functional theory investigation on the influence of bridging motifs on structure and magnetism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">X-Ray Structures of Copper(II) and Nickel(II) Radical Salen Complexes: The Preference of Galactose Oxidase for Copper(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jarjayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (29), pp.4989 - 4992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201001040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C001286F⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541975v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsymmetrical one-electron oxidized Ni(ii)–bis(salicylidene) complexes: a protonation-induced shift of the oxidation site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Separation of Geometric Isomers of a Dicopper Complex by Using a 19F-Labeled Ligand: Dynamics, Structures, and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durot Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamet Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc01775b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (17), pp.7832-7840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic1006567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658647v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Apical Coordination of Imidazole between the Ni(III) and Ni(II) Oxidation States of a Dithiolate Complex: A Process Related to the Ni Superoxide Dismutase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Theoretical magnetochemistry of dinuclear manganese complexes: broken symmetry density functional theory investigation on the influence of bridging motifs on structure and magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Krewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic100945n⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (20), pp.4959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C001286F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658568v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electropolymerized biotinylated poly (pyrrole–viologen) film as platform for the development of reagentless impedimetric immunosensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unsymmetrical one-electron oxidized Ni(ii)–bis(salicylidene) complexes: a protonation-induced shift of the oxidation site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rigal</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jarjayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Galland</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc01775b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.12.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01662631v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Interaction in Octahedral Zinc Complexes of Mono- and Diradical Schiff and Mannich Bases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Jarjayes</w:t>
+                <w:t xml:space="preserve">Reversible Apical Coordination of Imidazole between the Ni(III) and Ni(II) Oxidation States of a Dithiolate Complex: A Process Related to the Ni Superoxide Dismutase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Neese</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Noëlle Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 49 (2), pp.646 - 658. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic901846u⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 49 (14), pp.6399 - 6401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic100945n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658598v1</w:t>
+                <w:t xml:space="preserve">hal-01658568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Quantum Chemical Approach to the Magnetic Properties of Oligonuclear Transition‐Metal Complexes: Application to a Model for the Tetranuclear Manganese Cluster of Photosystem II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin Interaction in Octahedral Zinc Complexes of Mono- and Diradical Schiff and Mannich Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarjayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios A. Pantazis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200802456⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (2), pp.646 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic901846u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541968v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the oxygen-evolving complex of photosystem II: information on the S2 state through quantum chemical calculation of its magnetic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electropolymerized biotinylated poly (pyrrole–viologen) film as platform for the development of reagentless impedimetric immunosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Zein</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Lubitz</w:t>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (31), pp.6788. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.311 - 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B907038A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541972v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinuclear terpyridine frustrated spin system with a Mn(IV)3O4 core: synthesis, physical characterization, and quantum chemical modeling of its magnetic properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Neese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic901409y⟩</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (2-3), pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-009-9404-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069727v1</w:t>
+                <w:t xml:space="preserve">hal-05541969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Trinuclear terpyridine frustrated spin system with a Mn(IV)3O4 core: synthesis, physical characterization, and quantum chemical modeling of its magnetic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios A Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan G Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (2-3), pp.443-453. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (21), pp.10281-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-009-9404-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic901409y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541969v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and Spectroscopic Properties of Mixed Valence Manganese(III,IV) Dimers: A Systematic Study Using Broken Symmetry Density Functional Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structure of the oxygen-evolving complex of photosystem II: information on the S2 state through quantum chemical calculation of its magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic9005899⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (31), pp.6788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B907038A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541974v1</w:t>
+                <w:t xml:space="preserve">hal-05541972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of Average g Values and Effective Exchange Coupling Constants among [2Fe−2S] Clusters: A Density Functional Theory Study of the Impact of Localization (Trapping Forces) versus Delocalization (Double-Exchange) as Competing Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New Quantum Chemical Approach to the Magnetic Properties of Oligonuclear Transition‐Metal Complexes: Application to a Model for the Tetranuclear Manganese Cluster of Photosystem II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios A. Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (20), pp.5108-5123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200802456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic and Spectroscopic Properties of Mixed Valence Manganese(III,IV) Dimers: A Systematic Study Using Broken Symmetry Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (15), pp.7251-7260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic9005899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation of Average g Values and Effective Exchange Coupling Constants among [2Fe−2S] Clusters: A Density Functional Theory Study of the Impact of Localization (Trapping Forces) versus Delocalization (Double-Exchange) as Competing Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (12), pp.5394-5416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic701730h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12608,147 +12876,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pH-Responsive Cu-Corrole-Based Cage that Reversibly Encapsulates Fullerene in a Shapeshifting Low-Symmetry Cavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gabriel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Szalóki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12758,117 +13026,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyseur et procédé de production d’hydrogène par réduction de protons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3154331. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12878,91 +13146,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des outils de la chimie quantique et apport de la spectroscopie de Résonance Paramagnétique Électronique pour la caractérisation structurale et dynamique d’Architectures Moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Lille1 - Sciences et Technologies, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01263182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12972,114 +13240,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par la Théorie de la Fonctionnelle de la Densité des propriétés électroniques et magnétiques de complexes de fer. Application aux systèmes de types Catalase et Fer-Soufre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00178652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId460"/>
+      <w:footerReference w:type="default" r:id="rId467"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13147,51 +13415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1851A14E"/>
+    <w:nsid w:val="C93D7856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13378,51 +13646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maylis-orio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9317-8005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126126178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mehrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achuthan Manoj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dassonneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70589-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda S&#225;nchez-Egu&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hern&#225;ndez-Toledo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Lidin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Flores-Alamo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Nordlander" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401330" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03507K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Favela-Mendoza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rul-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Garc&#237;a-Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;nchez-Lara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01000D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Bera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bimmermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gerschel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibya Jyoti Barman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gerndt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202503705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Drosou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Pantazis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mangue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400426" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11040149" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04165763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Landrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina a G Achileos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stoumpidi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200856" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Babi&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020402" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ambre Carvalho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Merahi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumesser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mafalda Vaz Martins Pereira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Soriano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reinheimer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc05431k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. D Kuz'Min" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.064434" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Rul&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gruden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deeth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202185" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Mitsopoulou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8040036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez-Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00766" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A Pantazis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00705j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurjot Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roemelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02830-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205428v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K Bindra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Tol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046984" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mart&#237;nez-Otero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Castillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc03227e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10212a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnideep Das" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Jobelius" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ramirez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI01131F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Torres-Flores" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abad-Aguilar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Berlanga-V&#225;zquez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862123v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Ladomenou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Drivas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100449" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00570c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pieri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04174b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887766v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Ren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100955" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02490219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Effaty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03175" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999563v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Zeisner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kataev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-020-01245-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Gupta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001165" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179025v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000869" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan-Munteanu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Sirbu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Gibson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901283" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411757v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez&#8208;pi&#241;eiro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000649" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406408v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianke Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gennari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b03212" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01594" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerrin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aidibi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aloise" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11048" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336178v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901828" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Panagiotakis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00405" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339703v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Abhyankar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh S Dalal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1473484" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Attolini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Stepanov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02070" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860254v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04698" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801155" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771018v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704737" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705649" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Berthet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01482" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Chararalambidis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal Das" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804498" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01492708v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jung Kweon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00596" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440965v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Terra Ferre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciela Scarpellini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02165" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600967" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rehault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotard Burdzinski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01255" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793183v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704049" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475476v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglai Yao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kuhlmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02391f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302493v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D. Tran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu V. Tran" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Duc Truong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4588" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386604v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor R. Simmons" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;cault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2575" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344145v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00819" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366392v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengying Yu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecaut" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502997" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442041v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benisvy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina M Zats" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Fleker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Yufit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03131a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441958v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Dutoit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dressel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stepanov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442072v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan He" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gisselbrecht" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02403j" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979862v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerey" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Hall" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-N&#246;elle Collomb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402125" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JF4DX9B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SC01487A" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945389v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201306750" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5W5MXBV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920297v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hall" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorge-Robin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gennaro" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchi-Delapierre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4017504" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702848v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacq" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tseckhanovich" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Einhorn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Einhorn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2012.01090.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P837BSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660915v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarjayes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102882" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0N8WT3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982477v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durot St&#233;phanie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hossain" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1006567" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658657v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001040" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D35EFC0D00B13F9296BBA71AB93958DA4A36D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541975v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Krewald" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C001286F" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z8C492NF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658647v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01775b" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/170DB65C675B491D04A91D56ACB3705635BCFDB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Collomb" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100945n" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662631v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rigal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.026" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658598v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neese" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901846u" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541968v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A. Pantazis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Petrenko" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bill" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802456" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541972v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lubitz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907038A" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069727v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan G Blackman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901409y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541969v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9404-8" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9005899" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541967v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701730h" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ5VK962-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483500v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046375v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01263182v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178652v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maylis-orio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9317-8005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126126178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;nia P&#232;lachs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c21440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05598978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Sutradhar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c01022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mehrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achuthan Manoj Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dassonneville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70589-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda S&#225;nchez-Egu&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hern&#225;ndez-Toledo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Lidin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Flores-Alamo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Nordlander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03507K" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Bera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gerschel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibya Jyoti Barman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gerndt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202503705" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Favela-Mendoza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rul-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Garc&#237;a-Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;nchez-Lara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01000D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Drosou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Pantazis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mangue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04165763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01716" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Landrou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina a G Achileos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300352" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11040149" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stoumpidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200856" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979927v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Babi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020402" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ambre Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Merahi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumesser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mafalda Vaz Martins Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114405" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Soriano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reinheimer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc05431k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. D Kuz'Min" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.064434" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Rul&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gruden" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deeth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202185" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Mitsopoulou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8040036" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez-Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00766" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurjot Singh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roemelt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02830-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A Pantazis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00705j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K Bindra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Tol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046984" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10212a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mart&#237;nez-Otero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Castillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc03227e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578619v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnideep Das" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Jobelius" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ramirez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI01131F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862129v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Torres-Flores" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abad-Aguilar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Berlanga-V&#225;zquez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101169" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Ladomenou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Drivas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100449" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Gupta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001165" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Ren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100955" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02490219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Effaty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03175" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Zeisner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kataev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-020-01245-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00570c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961657v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pieri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04174b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179025v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000869" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009779v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan-Munteanu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Sirbu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Gibson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901283" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411757v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez&#8208;pi&#241;eiro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000649" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406408v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianke Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gennari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b03212" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274751v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01594" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190653v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406422v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerrin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aidibi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aloise" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11048" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901828" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Panagiotakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00405" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Abhyankar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh S Dalal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1473484" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Attolini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801155" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771018v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704737" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948729v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Stepanov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02070" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860254v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04698" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771019v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705649" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Berthet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01482" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176998v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Chararalambidis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal Das" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804498" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01492708v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jung Kweon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00596" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440965v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Terra Ferre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciela Scarpellini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02165" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191296v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600967" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rehault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotard Burdzinski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01255" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793183v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704049" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglai Yao" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kuhlmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02391f" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302493v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D. Tran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu V. Tran" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Duc Truong" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4588" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386604v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor R. Simmons" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;cault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2575" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344145v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00819" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442072v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan He" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gisselbrecht" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02403j" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441958v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Dutoit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dressel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stepanov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366392v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengying Yu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecaut" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502997" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442041v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benisvy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina M Zats" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Fleker" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Yufit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03131a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979862v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Hall" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-N&#246;elle Collomb" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402125" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JF4DX9B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SC01487A" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945389v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orio" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molton" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201306750" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5W5MXBV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920297v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hall" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorge-Robin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gennaro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchi-Delapierre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4017504" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660915v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarjayes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102882" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0N8WT3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702848v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacq" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tseckhanovich" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Einhorn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Einhorn" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2012.01090.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P837BSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658657v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001040" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D35EFC0D00B13F9296BBA71AB93958DA4A36D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982477v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durot St&#233;phanie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hossain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1006567" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541975v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Krewald" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C001286F" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z8C492NF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658647v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01775b" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/170DB65C675B491D04A91D56ACB3705635BCFDB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658568v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Collomb" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100945n" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658598v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neese" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901846u" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662631v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rigal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.026" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541969v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9404-8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069727v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan G Blackman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901409y" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541972v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Petrenko" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lubitz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907038A" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541968v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A. Pantazis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bill" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802456" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541974v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9005899" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541967v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701730h" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ5VK962-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483500v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046375v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01263182v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178652v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>