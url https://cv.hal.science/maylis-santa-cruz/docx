--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -115,96 +115,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caída de Madrid: los papeles genéricos a finales del franquismo e inicio de la Transición. Dossier II</w:t>
+                <w:t xml:space="preserve">La poétique de la défaite dans La torre vigía d’Ana María Matute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la fin du Franquisme à la Transition démocratique. La caída de Madrid de Rafael Chirbes (CAPES espagnol)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234010498X</w:t>
+              <w:t xml:space="preserve">La épica de la derrota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417220v1</w:t>
+                <w:t xml:space="preserve">hal-05417226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prometeo de Luis García Montero : le symbole d’une humanité recomposée</w:t>
               </w:r>
@@ -253,165 +253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptar Nada, de Carmen Laforet: voz y verdad en el paso de la palabra a la imagen</w:t>
+                <w:t xml:space="preserve">La caída de Madrid: los papeles genéricos a finales del franquismo e inicio de la Transición. Dossier II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voces y verdades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">De la fin du Franquisme à la Transition démocratique. La caída de Madrid de Rafael Chirbes (CAPES espagnol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234010498X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417241v1</w:t>
+                <w:t xml:space="preserve">hal-05417220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poétique de la défaite dans La torre vigía d’Ana María Matute</w:t>
+                <w:t xml:space="preserve">Adaptar Nada, de Carmen Laforet: voz y verdad en el paso de la palabra a la imagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La épica de la derrota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Voces y verdades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417226v1</w:t>
+                <w:t xml:space="preserve">hal-05417241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caída de Madrid de Rafael Chirbes : el lenguaje artístico al servicio del compromiso</w:t>
               </w:r>
@@ -1139,1132 +1139,1132 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution, circulation et dépassement de modèles politiques et culturels en péninsule ibérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUB, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots et corps biblique(s), vol. II : La thaumaturgie dans les arts espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchiba-Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orbis Tertius, 2024, 2367834113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et représentations du Pérou en France (1821- 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Indianocéaniques. , 2023, 978-2-38444-006-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots et corps bibliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchiba-Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orbis Tertius, 2021, 2367831858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin. Quand les femmes s'en mêlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Maltone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAPES d’espagnol, Epreuve de composition : César Vallejo et Ana María Matute - Session 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lenquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 331 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAPES d’espagnol, Epreuve de composition : César Vallejo et Ana María Matute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lenquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 319 p., 2017, 2340027586</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary Landscapes Re-imagined: AI and Humans on a Shared Journey from Text to Space Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Stulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Vracaric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Congreso internacional sobre paisaje lingüístico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duermen bajo las aguas de Carmen Kurtz: una novela de formación femenina comprometida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FemCrítica. Revista de estudios literarios y crítica feminista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (2), pp.52-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64301/fc.v1i2.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reseña: Ciberfeminismos, tecnotextualidades y transgéneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 126-2, pp.412-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12veg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre monde est-il possible ? Paraíso inhabitado d'Ana María Matute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référence et autoréférence dans le roman espagnol contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure professorale dans le roman espagnol contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626676v1</w:t>
-              </w:r>
-[...676 lines deleted...]
-                <w:t xml:space="preserve">hal-05416834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2884,51 +2884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02545226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02515155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64301/fc.v1i2.26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12veg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.3377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchiba-Fochesato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lenquette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Santini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Santini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stulic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Vracaric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Florenchie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417226v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02545226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02515155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchiba-Fochesato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lenquette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Santini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Santini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stulic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Vracaric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64301/fc.v1i2.26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12veg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.3377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Florenchie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>