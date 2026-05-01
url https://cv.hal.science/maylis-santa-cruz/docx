--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -115,303 +115,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poétique de la défaite dans La torre vigía d’Ana María Matute</w:t>
+                <w:t xml:space="preserve">Prometeo de Luis García Montero : le symbole d’une humanité recomposée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La épica de la derrota</w:t>
+              <w:t xml:space="preserve">Mots et corps bibliques, vol. III : Le symbole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417226v1</w:t>
+                <w:t xml:space="preserve">hal-05417233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prometeo de Luis García Montero : le symbole d’une humanité recomposée</w:t>
+                <w:t xml:space="preserve">La caída de Madrid: los papeles genéricos a finales del franquismo e inicio de la Transición. Dossier II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots et corps bibliques, vol. III : Le symbole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">De la fin du Franquisme à la Transition démocratique. La caída de Madrid de Rafael Chirbes (CAPES espagnol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234010498X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417233v1</w:t>
+                <w:t xml:space="preserve">hal-05417220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caída de Madrid: los papeles genéricos a finales del franquismo e inicio de la Transición. Dossier II</w:t>
+                <w:t xml:space="preserve">Adaptar Nada, de Carmen Laforet: voz y verdad en el paso de la palabra a la imagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la fin du Franquisme à la Transition démocratique. La caída de Madrid de Rafael Chirbes (CAPES espagnol)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234010498X</w:t>
+              <w:t xml:space="preserve">Voces y verdades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417220v1</w:t>
+                <w:t xml:space="preserve">hal-05417241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptar Nada, de Carmen Laforet: voz y verdad en el paso de la palabra a la imagen</w:t>
+                <w:t xml:space="preserve">La poétique de la défaite dans La torre vigía d’Ana María Matute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voces y verdades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">La épica de la derrota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417241v1</w:t>
+                <w:t xml:space="preserve">hal-05417226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caída de Madrid de Rafael Chirbes : el lenguaje artístico al servicio del compromiso</w:t>
               </w:r>
@@ -1139,1132 +1139,1132 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution, circulation et dépassement de modèles politiques et culturels en péninsule ibérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUB, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duermen bajo las aguas de Carmen Kurtz: una novela de formación femenina comprometida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FemCrítica. Revista de estudios literarios y crítica feminista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (2), pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64301/fc.v1i2.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reseña: Ciberfeminismos, tecnotextualidades y transgéneros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126-2, pp.412-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12veg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre monde est-il possible ? Paraíso inhabitado d'Ana María Matute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.3377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référence et autoréférence dans le roman espagnol contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure professorale dans le roman espagnol contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary Landscapes Re-imagined: AI and Humans on a Shared Journey from Text to Space Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Stulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Vracaric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Congreso internacional sobre paisaje lingüístico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mots et corps biblique(s), vol. II : La thaumaturgie dans les arts espagnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchiba-Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orbis Tertius, 2024, 2367834113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images et représentations du Pérou en France (1821- 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Indianocéaniques. , 2023, 978-2-38444-006-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mots et corps bibliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchiba-Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orbis Tertius, 2021, 2367831858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin. Quand les femmes s'en mêlent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Maltone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPES d’espagnol, Epreuve de composition : César Vallejo et Ana María Matute - Session 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lenquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoït Santini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 331 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPES d’espagnol, Epreuve de composition : César Vallejo et Ana María Matute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lenquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Santini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 319 p., 2017, 2340027586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518431v1</w:t>
-              </w:r>
-[...529 lines deleted...]
-                <w:t xml:space="preserve">hal-02626676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2884,51 +2884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417226v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02545226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02515155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchiba-Fochesato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lenquette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Santini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Santini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stulic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Vracaric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64301/fc.v1i2.26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12veg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.3377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Florenchie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417233v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02545226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02515155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64301/fc.v1i2.26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12veg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.3377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stulic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Vracaric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchiba-Fochesato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lenquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Santini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Santini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02518345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Florenchie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05416845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>