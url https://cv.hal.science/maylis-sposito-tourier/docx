--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maylis Sposito-Tourier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Socio-Anthropologue, responsable des études qualitatives à l'ORS BFC, chercheuse collaboratrice au sein de la Mission Recherche de la DREES (Ministère de la santé), Chercheuse au LaSA (3189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maylis-sposito-tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3238-2085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies et mise à distance de la souffrance [due] au travail. Une analyse multisituée auprès de soignant.es et de travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international sur la santé au travail « Aimer son travail nuit-il à la santé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Souffrir en silence : une analyse du rapport au travail et de son impact sur la santé de soignant.es et de travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT(S) &amp; INÉGALITÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONGRÈS DE L’ASSOCIATION FRANÇAISE DE SOCIOLOGIE, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins et mobilités : caractérisation et qualification des territoires ruraux et des populations âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et Territoires : des concepts à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2023, Saint-Etienne, France. pp.61-61, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vécu et prise de décision des patients vis-à-vis des données secondaires associées au séquençage de l’exome »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sciences Humaines et Sociales et Médecine Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon; GT « Ethique, réglementation et société » du Plan France Médecine Génomique 2025, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour d'expérience sur une recherche participative. Ce que la participation fait aux participants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA-UMLP, Oct 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec un handicap : disponibilités et usages différenciés des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et Territoires : des concepts à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de santé publique; Université Jean Monnet; CHU de Saint-Etienne, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« État des lieux critique sur l’assistance à mourir et la prévention du suicide »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail "recherche" de l'Observatoire national du suicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONS, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des acteurs, pratiques des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations : défis et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la recherche en santé publique, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La force du lien : une approche sociologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dépression et suicide de la personne âgée : prévention, actualités et innovations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de la Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée, Sep 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester en activité. Quand la santé devient secondaire pour les travailleurs porteurs d’un handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en santé, au travail et au chômage : l’affaire de tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire nationale des arts et métiers, Sep 2022, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies des travailleur.euses handicapé.e.s pour se maintenir en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de sociologie du travail, Les frontières du travail : déplacements, brouillages &amp; recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Nov 2021, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autonomie et santé au travail des travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"2020 et la Santé au Travail: Enjeux et adaptations aux nouvelles formes de travail?", 9ème congrès national « Santé dans le monde du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Unisanté de Lausanne, Jun 2021, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« « Rester « normal ». Différentes stratégies de travailleur.euses pour faire face au handicap »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Changer ?", 9e Congrès de l’Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La transmission chez les travailleurs indépendants au prisme du genre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Cost-Citeres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost-Citeres, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des généalogies ordinaires à une théorie de la transmission »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la généalogie, diffusions et transformations d’une pratique amateur à l’échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tous les jours je suis la mort. Effacement des traces et pratiques professionnelles des thanatopracteur·e·s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA UMLP, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Famille, genre et entreprise : transmettre c’est permettre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique du CNRS "Famille et parenté : permanences, transformations, traitements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner à voir l’invisible : filmer les thanatopracteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Relation : trivialité, sensibilité, visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l’Ouest, Mar 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour l’instant, c’est des filles donc la question ne se pose pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre, ce dur désir de durer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie de l'université de Franche-Comté, Mar 2017, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fratrie, genre et transmission : ce que nous apprend la méthode des généalogies comparées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès international des sociologues de langue française, "Sociétés en mouvement, sociologie en changement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française; Université de Montréal; Université du Québec à Montréal, Jul 2016, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coopérer au travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de formation de l’IFPS "L’interprofessionalité dans le milieu paramédical"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de formation des professionnels de santé, Nov 2016, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chercher et agir : deux temporalités inconciliables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA-UMLP, Jan 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tous les jours je suis la mort »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie Filmique et Visuelle, « Le point de vue dans le quotidien »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Evry Val d’Essonne, Sep 2016, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La transmission des entreprises familiales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès du Négoce Agricole Centre Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NACA, May 2015, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruptures dans les TPE rurales de l'arc jurassien franco-suisse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie du don au cœur de l'entreprise familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie; Université de Franche-Comté, Jun 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les projets de recherche-action internationaux : le cas d'une enquête collective franco-suisse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes collectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER; Maison des Sciences de l’homme (MSH) de Dijon, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ruptures de trajectoire familiale dans les TPE rurales de l'Arc Jurassien : enjeux du transfert vers la pratique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de la Plattform ländliche Soziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse d'Economie et de Sociologie rurale, Nov 2014, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des ruptures de trajectoires aux ruptures épistémologiques : la posture scientifique dans le recueil de discours affectés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche interdisciplnaire (linguistique et socio-anthropologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA et ELLIAD UMLP, Mar 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« French-Swiss rural areas and their microbusinesses: closed connections between domestic and professional spheres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurorural'14 - 4th Moravian Conference on Rural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Applied and Landscape Ecology, Faculty of Agronomy, Mendel University, Aug 2014, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'entreprise familiale face aux ruptures de trajectoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie, Feb 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les processus de transmission familiale dans l’accès des filles aux filières scientifiques et techniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire "La place des femmes dans la transmission"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA UMLP, Mar 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Très Petites Entreprises rurales dans l’Arc jurassien franco-suisse, prémices d’une recherche transfrontalière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et générations en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Sep 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les filles et les sciences et techniques : des représentations sexuées aux carrières professionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités de genre, représentations, stéréotypes et préjugés sexistes : des vecteurs de diffusions aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Besançon-Mission Lutte contre les discriminations; Préfecture de Franche-Comté-DRDFE, Nov 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur l'assistance à mourir : des regards interdisciplinaires et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suicide. Mal-être croissant des jeunes femmes et fin de vie. Penser les conduites suicidaires au prisme de l'âge et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer les thanatopracteurs : deux médiations dans la mise en œuvre de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le "corps-relation". Représentation, incantation, création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , 2021, Cahiers du CIRHILLa (Cahiers Interdisciplinaires de Recherche en Histoire, Lettres, Langues et Arts), 978-2-343-20945-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’héritier au self-made-man : enjeux familio-professionnels des très petites entreprises de l’Arc jurassien franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Jacques-Jouvenot; Yvan Droz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et défaire des affaires en famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-106, 2015, Les Cahiers de la MSHE, 978-2-84867-532-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap au travail. Une affaire drôlement sérieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester travailleur, devenir handicapé (chaîne YouTube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tt Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au N°25. Retour du religieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Thanassekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Diestchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Haissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de leurs indépendances. Portraits d’entrepreneurs de l’Arc jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma petite entreprise & ma famille, c'est une question d'équilibre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kroug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le prix de leurs indépendances. Portraits d'entrepreneurs de l'arc jurassien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://www.youtube.com/watch?v=e_gmMLva5-Y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs handicapés : perception des risques, santé au travail et parcours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBIPRIM PA BFC Accès aux soins primaires et mobilités en Bourgogne-Franche-Comté : caractérisation et qualification des territoires de proximité ruraux et des populations âgées fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et perception des risques professionnels des travailleur.euses handicapé.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux socioéconomiques des situations de rupture de trajectoire familiale dans les très petites entreprises rurales de l’Arc jurassien franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenneke Reysoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de sociologie et d'anthropologie UFC UR3189; Institut de hautes études internationales et du développement de Genève. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre l’image et ses multiples états dans les collaborations arts/sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Diestchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In Vino Humanitas. Des usages du vin dans les sociétés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l’entreprise familiale : « Pour l’instant, c’est des filles, la question ne se pose pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.4370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONJARET Anne & PUGEAULT Catherine (dir.), 2014. Le sexe de l’enquête. Approches sociologiques et anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et trajectoires biographiques symptomatiques : le cas des femmes dans les carrières scientifiques et techniques non mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir entrepreneur-e. Socio-anthropologie de la transmission d'une place d'indépendant-e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Bourgogne Franche-Comté, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017UBFCC028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01971720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maylis Sposito-Tourier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Socio-Anthropologue, responsable des études qualitatives à l'ORS BFC, chercheuse collaboratrice au sein de la Mission Recherche de la DREES (Ministère de la santé), Chercheuse au LaSA (3189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maylis-sposito-tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3238-2085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies et mise à distance de la souffrance [due] au travail. Une analyse multisituée auprès de soignant.es et de travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international sur la santé au travail « Aimer son travail nuit-il à la santé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Souffrir en silence : une analyse du rapport au travail et de son impact sur la santé de soignant.es et de travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT(S) &amp; INÉGALITÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONGRÈS DE L’ASSOCIATION FRANÇAISE DE SOCIOLOGIE, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins et mobilités : caractérisation et qualification des territoires ruraux et des populations âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et Territoires : des concepts à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2023, Saint-Etienne, France. pp.61-61, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vécu et prise de décision des patients vis-à-vis des données secondaires associées au séquençage de l’exome »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sciences Humaines et Sociales et Médecine Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon; GT « Ethique, réglementation et société » du Plan France Médecine Génomique 2025, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour d'expérience sur une recherche participative. Ce que la participation fait aux participants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA-UMLP, Oct 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec un handicap : disponibilités et usages différenciés des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et Territoires : des concepts à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de santé publique; Université Jean Monnet; CHU de Saint-Etienne, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« État des lieux critique sur l’assistance à mourir et la prévention du suicide »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail "recherche" de l'Observatoire national du suicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONS, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La force du lien : une approche sociologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dépression et suicide de la personne âgée : prévention, actualités et innovations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de la Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée, Sep 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des acteurs, pratiques des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations : défis et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la recherche en santé publique, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester en activité. Quand la santé devient secondaire pour les travailleurs porteurs d’un handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en santé, au travail et au chômage : l’affaire de tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire nationale des arts et métiers, Sep 2022, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« « Rester « normal ». Différentes stratégies de travailleur.euses pour faire face au handicap »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Changer ?", 9e Congrès de l’Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies des travailleur.euses handicapé.e.s pour se maintenir en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de sociologie du travail, Les frontières du travail : déplacements, brouillages &amp; recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Nov 2021, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autonomie et santé au travail des travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"2020 et la Santé au Travail: Enjeux et adaptations aux nouvelles formes de travail?", 9ème congrès national « Santé dans le monde du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Unisanté de Lausanne, Jun 2021, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des généalogies ordinaires à une théorie de la transmission »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la généalogie, diffusions et transformations d’une pratique amateur à l’échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La transmission chez les travailleurs indépendants au prisme du genre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Cost-Citeres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost-Citeres, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tous les jours je suis la mort. Effacement des traces et pratiques professionnelles des thanatopracteur·e·s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA UMLP, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Famille, genre et entreprise : transmettre c’est permettre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique du CNRS "Famille et parenté : permanences, transformations, traitements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner à voir l’invisible : filmer les thanatopracteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Relation : trivialité, sensibilité, visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l’Ouest, Mar 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour l’instant, c’est des filles donc la question ne se pose pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre, ce dur désir de durer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie de l'université de Franche-Comté, Mar 2017, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coopérer au travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de formation de l’IFPS "L’interprofessionalité dans le milieu paramédical"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de formation des professionnels de santé, Nov 2016, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fratrie, genre et transmission : ce que nous apprend la méthode des généalogies comparées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès international des sociologues de langue française, "Sociétés en mouvement, sociologie en changement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française; Université de Montréal; Université du Québec à Montréal, Jul 2016, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chercher et agir : deux temporalités inconciliables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA-UMLP, Jan 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tous les jours je suis la mort »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie Filmique et Visuelle, « Le point de vue dans le quotidien »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Evry Val d’Essonne, Sep 2016, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La transmission des entreprises familiales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès du Négoce Agricole Centre Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NACA, May 2015, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruptures dans les TPE rurales de l'arc jurassien franco-suisse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie du don au cœur de l'entreprise familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie; Université de Franche-Comté, Jun 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ruptures de trajectoire familiale dans les TPE rurales de l'Arc Jurassien : enjeux du transfert vers la pratique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de la Plattform ländliche Soziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse d'Economie et de Sociologie rurale, Nov 2014, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des ruptures de trajectoires aux ruptures épistémologiques : la posture scientifique dans le recueil de discours affectés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche interdisciplnaire (linguistique et socio-anthropologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA et ELLIAD UMLP, Mar 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« French-Swiss rural areas and their microbusinesses: closed connections between domestic and professional spheres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurorural'14 - 4th Moravian Conference on Rural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Applied and Landscape Ecology, Faculty of Agronomy, Mendel University, Aug 2014, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les projets de recherche-action internationaux : le cas d'une enquête collective franco-suisse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes collectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER; Maison des Sciences de l’homme (MSH) de Dijon, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'entreprise familiale face aux ruptures de trajectoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie, Feb 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les processus de transmission familiale dans l’accès des filles aux filières scientifiques et techniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire "La place des femmes dans la transmission"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA UMLP, Mar 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Très Petites Entreprises rurales dans l’Arc jurassien franco-suisse, prémices d’une recherche transfrontalière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et générations en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Sep 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les filles et les sciences et techniques : des représentations sexuées aux carrières professionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités de genre, représentations, stéréotypes et préjugés sexistes : des vecteurs de diffusions aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Besançon-Mission Lutte contre les discriminations; Préfecture de Franche-Comté-DRDFE, Nov 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur l'assistance à mourir : des regards interdisciplinaires et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suicide. Mal-être croissant des jeunes femmes et fin de vie. Penser les conduites suicidaires au prisme de l'âge et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer les thanatopracteurs : deux médiations dans la mise en œuvre de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le "corps-relation". Représentation, incantation, création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , 2021, Cahiers du CIRHILLa (Cahiers Interdisciplinaires de Recherche en Histoire, Lettres, Langues et Arts), 978-2-343-20945-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’héritier au self-made-man : enjeux familio-professionnels des très petites entreprises de l’Arc jurassien franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Jacques-Jouvenot; Yvan Droz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et défaire des affaires en famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-106, 2015, Les Cahiers de la MSHE, 978-2-84867-532-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester travailleur, devenir handicapé (chaîne YouTube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tt Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap au travail. Une affaire drôlement sérieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au N°25. Retour du religieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Thanassekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Diestchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Haissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de leurs indépendances. Portraits d’entrepreneurs de l’Arc jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma petite entreprise & ma famille, c'est une question d'équilibre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kroug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le prix de leurs indépendances. Portraits d'entrepreneurs de l'arc jurassien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://www.youtube.com/watch?v=e_gmMLva5-Y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs handicapés : perception des risques, santé au travail et parcours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBIPRIM PA BFC Accès aux soins primaires et mobilités en Bourgogne-Franche-Comté : caractérisation et qualification des territoires de proximité ruraux et des populations âgées fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et perception des risques professionnels des travailleur.euses handicapé.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux socioéconomiques des situations de rupture de trajectoire familiale dans les très petites entreprises rurales de l’Arc jurassien franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenneke Reysoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de sociologie et d'anthropologie UFC UR3189; Institut de hautes études internationales et du développement de Genève. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre l’image et ses multiples états dans les collaborations arts/sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Diestchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In Vino Humanitas. Des usages du vin dans les sociétés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l’entreprise familiale : « Pour l’instant, c’est des filles, la question ne se pose pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.4370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONJARET Anne & PUGEAULT Catherine (dir.), 2014. Le sexe de l’enquête. Approches sociologiques et anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et trajectoires biographiques symptomatiques : le cas des femmes dans les carrières scientifiques et techniques non mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir entrepreneur-e. Socio-anthropologie de la transmission d'une place d'indépendant-e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Bourgogne Franche-Comté, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017UBFCC028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01971720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96A0BC08"/>
+    <w:nsid w:val="2B08F021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maylis-sposito-tourier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3238-2085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Sposito-Tourier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Foglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gamet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques-Jouvenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Sposito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/comportements-risques-sante/494-n-21-faire-et-defaire-des-affaires-en-famille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choubi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Morgny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Studio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Thanassekos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kroug" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leuci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Droz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenneke Reysoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4370" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01971720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCC028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maylis-sposito-tourier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3238-2085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Sposito-Tourier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Foglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gamet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques-Jouvenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Sposito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/comportements-risques-sante/494-n-21-faire-et-defaire-des-affaires-en-famille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Morgny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Studio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choubi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Thanassekos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kroug" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leuci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Droz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenneke Reysoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4370" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01971720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCC028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>