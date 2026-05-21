--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maylis Sposito-Tourier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Socio-Anthropologue, responsable des études qualitatives à l'ORS BFC, chercheuse collaboratrice au sein de la Mission Recherche de la DREES (Ministère de la santé), Chercheuse au LaSA (3189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maylis-sposito-tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3238-2085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies et mise à distance de la souffrance [due] au travail. Une analyse multisituée auprès de soignant.es et de travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international sur la santé au travail « Aimer son travail nuit-il à la santé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Souffrir en silence : une analyse du rapport au travail et de son impact sur la santé de soignant.es et de travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT(S) &amp; INÉGALITÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONGRÈS DE L’ASSOCIATION FRANÇAISE DE SOCIOLOGIE, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins et mobilités : caractérisation et qualification des territoires ruraux et des populations âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et Territoires : des concepts à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2023, Saint-Etienne, France. pp.61-61, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vécu et prise de décision des patients vis-à-vis des données secondaires associées au séquençage de l’exome »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sciences Humaines et Sociales et Médecine Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon; GT « Ethique, réglementation et société » du Plan France Médecine Génomique 2025, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour d'expérience sur une recherche participative. Ce que la participation fait aux participants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA-UMLP, Oct 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec un handicap : disponibilités et usages différenciés des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et Territoires : des concepts à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de santé publique; Université Jean Monnet; CHU de Saint-Etienne, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« État des lieux critique sur l’assistance à mourir et la prévention du suicide »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail "recherche" de l'Observatoire national du suicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONS, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La force du lien : une approche sociologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dépression et suicide de la personne âgée : prévention, actualités et innovations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de la Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée, Sep 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des acteurs, pratiques des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations : défis et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la recherche en santé publique, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester en activité. Quand la santé devient secondaire pour les travailleurs porteurs d’un handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en santé, au travail et au chômage : l’affaire de tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire nationale des arts et métiers, Sep 2022, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« « Rester « normal ». Différentes stratégies de travailleur.euses pour faire face au handicap »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Changer ?", 9e Congrès de l’Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies des travailleur.euses handicapé.e.s pour se maintenir en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de sociologie du travail, Les frontières du travail : déplacements, brouillages &amp; recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Nov 2021, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autonomie et santé au travail des travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"2020 et la Santé au Travail: Enjeux et adaptations aux nouvelles formes de travail?", 9ème congrès national « Santé dans le monde du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Unisanté de Lausanne, Jun 2021, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des généalogies ordinaires à une théorie de la transmission »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la généalogie, diffusions et transformations d’une pratique amateur à l’échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La transmission chez les travailleurs indépendants au prisme du genre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Cost-Citeres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost-Citeres, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tous les jours je suis la mort. Effacement des traces et pratiques professionnelles des thanatopracteur·e·s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA UMLP, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Famille, genre et entreprise : transmettre c’est permettre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique du CNRS "Famille et parenté : permanences, transformations, traitements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner à voir l’invisible : filmer les thanatopracteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Relation : trivialité, sensibilité, visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l’Ouest, Mar 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour l’instant, c’est des filles donc la question ne se pose pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre, ce dur désir de durer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie de l'université de Franche-Comté, Mar 2017, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coopérer au travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de formation de l’IFPS "L’interprofessionalité dans le milieu paramédical"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de formation des professionnels de santé, Nov 2016, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fratrie, genre et transmission : ce que nous apprend la méthode des généalogies comparées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès international des sociologues de langue française, "Sociétés en mouvement, sociologie en changement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française; Université de Montréal; Université du Québec à Montréal, Jul 2016, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chercher et agir : deux temporalités inconciliables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA-UMLP, Jan 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tous les jours je suis la mort »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie Filmique et Visuelle, « Le point de vue dans le quotidien »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Evry Val d’Essonne, Sep 2016, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La transmission des entreprises familiales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès du Négoce Agricole Centre Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NACA, May 2015, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruptures dans les TPE rurales de l'arc jurassien franco-suisse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie du don au cœur de l'entreprise familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie; Université de Franche-Comté, Jun 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ruptures de trajectoire familiale dans les TPE rurales de l'Arc Jurassien : enjeux du transfert vers la pratique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de la Plattform ländliche Soziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse d'Economie et de Sociologie rurale, Nov 2014, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des ruptures de trajectoires aux ruptures épistémologiques : la posture scientifique dans le recueil de discours affectés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche interdisciplnaire (linguistique et socio-anthropologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA et ELLIAD UMLP, Mar 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« French-Swiss rural areas and their microbusinesses: closed connections between domestic and professional spheres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurorural'14 - 4th Moravian Conference on Rural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Applied and Landscape Ecology, Faculty of Agronomy, Mendel University, Aug 2014, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les projets de recherche-action internationaux : le cas d'une enquête collective franco-suisse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes collectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER; Maison des Sciences de l’homme (MSH) de Dijon, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'entreprise familiale face aux ruptures de trajectoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie, Feb 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les processus de transmission familiale dans l’accès des filles aux filières scientifiques et techniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire "La place des femmes dans la transmission"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA UMLP, Mar 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Très Petites Entreprises rurales dans l’Arc jurassien franco-suisse, prémices d’une recherche transfrontalière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et générations en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Sep 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les filles et les sciences et techniques : des représentations sexuées aux carrières professionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités de genre, représentations, stéréotypes et préjugés sexistes : des vecteurs de diffusions aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Besançon-Mission Lutte contre les discriminations; Préfecture de Franche-Comté-DRDFE, Nov 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur l'assistance à mourir : des regards interdisciplinaires et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suicide. Mal-être croissant des jeunes femmes et fin de vie. Penser les conduites suicidaires au prisme de l'âge et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer les thanatopracteurs : deux médiations dans la mise en œuvre de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le "corps-relation". Représentation, incantation, création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , 2021, Cahiers du CIRHILLa (Cahiers Interdisciplinaires de Recherche en Histoire, Lettres, Langues et Arts), 978-2-343-20945-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’héritier au self-made-man : enjeux familio-professionnels des très petites entreprises de l’Arc jurassien franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Jacques-Jouvenot; Yvan Droz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et défaire des affaires en famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-106, 2015, Les Cahiers de la MSHE, 978-2-84867-532-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester travailleur, devenir handicapé (chaîne YouTube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tt Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap au travail. Une affaire drôlement sérieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au N°25. Retour du religieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Thanassekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Diestchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Haissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de leurs indépendances. Portraits d’entrepreneurs de l’Arc jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma petite entreprise & ma famille, c'est une question d'équilibre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kroug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le prix de leurs indépendances. Portraits d'entrepreneurs de l'arc jurassien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://www.youtube.com/watch?v=e_gmMLva5-Y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs handicapés : perception des risques, santé au travail et parcours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBIPRIM PA BFC Accès aux soins primaires et mobilités en Bourgogne-Franche-Comté : caractérisation et qualification des territoires de proximité ruraux et des populations âgées fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et perception des risques professionnels des travailleur.euses handicapé.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux socioéconomiques des situations de rupture de trajectoire familiale dans les très petites entreprises rurales de l’Arc jurassien franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenneke Reysoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de sociologie et d'anthropologie UFC UR3189; Institut de hautes études internationales et du développement de Genève. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre l’image et ses multiples états dans les collaborations arts/sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Diestchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In Vino Humanitas. Des usages du vin dans les sociétés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l’entreprise familiale : « Pour l’instant, c’est des filles, la question ne se pose pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.4370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONJARET Anne & PUGEAULT Catherine (dir.), 2014. Le sexe de l’enquête. Approches sociologiques et anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et trajectoires biographiques symptomatiques : le cas des femmes dans les carrières scientifiques et techniques non mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir entrepreneur-e. Socio-anthropologie de la transmission d'une place d'indépendant-e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Bourgogne Franche-Comté, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017UBFCC028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01971720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maylis Sposito-Tourier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Socio-Anthropologue, responsable des études qualitatives à l'ORS BFC, chercheuse collaboratrice au sein de la Mission Recherche de la DREES (Ministère de la santé), Chercheuse au LaSA (3189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maylis-sposito-tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3238-2085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le qualitatif n’est pas représentatif&amp;quot; : discussion autour des idées reçues et pertinence de la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Recherche en psychiatrie et santé mentale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPSM BFC; ORS BFC, Apr 2026, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies et mise à distance de la souffrance [due] au travail. Une analyse multisituée auprès de soignant.es et de travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international sur la santé au travail « Aimer son travail nuit-il à la santé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Souffrir en silence : une analyse du rapport au travail et de son impact sur la santé de soignant.es et de travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT(S) &amp; INÉGALITÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONGRÈS DE L’ASSOCIATION FRANÇAISE DE SOCIOLOGIE, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins et mobilités : caractérisation et qualification des territoires ruraux et des populations âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et Territoires : des concepts à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2023, Saint-Etienne, France. pp.61-61, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vécu et prise de décision des patients vis-à-vis des données secondaires associées au séquençage de l’exome »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sciences Humaines et Sociales et Médecine Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon; GT « Ethique, réglementation et société » du Plan France Médecine Génomique 2025, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour d'expérience sur une recherche participative. Ce que la participation fait aux participants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA-UMLP, Oct 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec un handicap : disponibilités et usages différenciés des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et Territoires : des concepts à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de santé publique; Université Jean Monnet; CHU de Saint-Etienne, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« État des lieux critique sur l’assistance à mourir et la prévention du suicide »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail "recherche" de l'Observatoire national du suicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONS, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La force du lien : une approche sociologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dépression et suicide de la personne âgée : prévention, actualités et innovations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de la Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée, Sep 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des acteurs, pratiques des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations : défis et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la recherche en santé publique, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester en activité. Quand la santé devient secondaire pour les travailleurs porteurs d’un handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en santé, au travail et au chômage : l’affaire de tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire nationale des arts et métiers, Sep 2022, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« « Rester « normal ». Différentes stratégies de travailleur.euses pour faire face au handicap »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Changer ?", 9e Congrès de l’Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies des travailleur.euses handicapé.e.s pour se maintenir en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de sociologie du travail, Les frontières du travail : déplacements, brouillages &amp; recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Nov 2021, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autonomie et santé au travail des travailleur.euses handicapé.es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"2020 et la Santé au Travail: Enjeux et adaptations aux nouvelles formes de travail?", 9ème congrès national « Santé dans le monde du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Unisanté de Lausanne, Jun 2021, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des généalogies ordinaires à une théorie de la transmission »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la généalogie, diffusions et transformations d’une pratique amateur à l’échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La transmission chez les travailleurs indépendants au prisme du genre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Cost-Citeres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost-Citeres, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tous les jours je suis la mort. Effacement des traces et pratiques professionnelles des thanatopracteur·e·s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA UMLP, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Famille, genre et entreprise : transmettre c’est permettre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique du CNRS "Famille et parenté : permanences, transformations, traitements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner à voir l’invisible : filmer les thanatopracteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Relation : trivialité, sensibilité, visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l’Ouest, Mar 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour l’instant, c’est des filles donc la question ne se pose pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre, ce dur désir de durer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie de l'université de Franche-Comté, Mar 2017, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coopérer au travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de formation de l’IFPS "L’interprofessionalité dans le milieu paramédical"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de formation des professionnels de santé, Nov 2016, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fratrie, genre et transmission : ce que nous apprend la méthode des généalogies comparées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès international des sociologues de langue française, "Sociétés en mouvement, sociologie en changement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française; Université de Montréal; Université du Québec à Montréal, Jul 2016, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chercher et agir : deux temporalités inconciliables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA-UMLP, Jan 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tous les jours je suis la mort »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie Filmique et Visuelle, « Le point de vue dans le quotidien »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Evry Val d’Essonne, Sep 2016, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La transmission des entreprises familiales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès du Négoce Agricole Centre Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NACA, May 2015, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruptures dans les TPE rurales de l'arc jurassien franco-suisse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie du don au cœur de l'entreprise familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie; Université de Franche-Comté, Jun 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des ruptures de trajectoires aux ruptures épistémologiques : la posture scientifique dans le recueil de discours affectés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche interdisciplnaire (linguistique et socio-anthropologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA et ELLIAD UMLP, Mar 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ruptures de trajectoire familiale dans les TPE rurales de l'Arc Jurassien : enjeux du transfert vers la pratique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de la Plattform ländliche Soziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse d'Economie et de Sociologie rurale, Nov 2014, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« French-Swiss rural areas and their microbusinesses: closed connections between domestic and professional spheres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurorural'14 - 4th Moravian Conference on Rural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Applied and Landscape Ecology, Faculty of Agronomy, Mendel University, Aug 2014, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les projets de recherche-action internationaux : le cas d'une enquête collective franco-suisse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes collectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER; Maison des Sciences de l’homme (MSH) de Dijon, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'entreprise familiale face aux ruptures de trajectoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie et d'anthropologie, Feb 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les processus de transmission familiale dans l’accès des filles aux filières scientifiques et techniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire "La place des femmes dans la transmission"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSA UMLP, Mar 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Très Petites Entreprises rurales dans l’Arc jurassien franco-suisse, prémices d’une recherche transfrontalière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et générations en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Sep 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les filles et les sciences et techniques : des représentations sexuées aux carrières professionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités de genre, représentations, stéréotypes et préjugés sexistes : des vecteurs de diffusions aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Besançon-Mission Lutte contre les discriminations; Préfecture de Franche-Comté-DRDFE, Nov 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur l'assistance à mourir : des regards interdisciplinaires et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suicide. Mal-être croissant des jeunes femmes et fin de vie. Penser les conduites suicidaires au prisme de l'âge et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer les thanatopracteurs : deux médiations dans la mise en œuvre de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le "corps-relation". Représentation, incantation, création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , 2021, Cahiers du CIRHILLa (Cahiers Interdisciplinaires de Recherche en Histoire, Lettres, Langues et Arts), 978-2-343-20945-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’héritier au self-made-man : enjeux familio-professionnels des très petites entreprises de l’Arc jurassien franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Jacques-Jouvenot; Yvan Droz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et défaire des affaires en famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-106, 2015, Les Cahiers de la MSHE, 978-2-84867-532-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester travailleur, devenir handicapé (chaîne YouTube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tt Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap au travail. Une affaire drôlement sérieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au N°25. Retour du religieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Thanassekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Diestchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Haissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de leurs indépendances. Portraits d’entrepreneurs de l’Arc jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma petite entreprise & ma famille, c'est une question d'équilibre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kroug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le prix de leurs indépendances. Portraits d'entrepreneurs de l'arc jurassien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://www.youtube.com/watch?v=e_gmMLva5-Y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs handicapés : perception des risques, santé au travail et parcours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBIPRIM PA BFC Accès aux soins primaires et mobilités en Bourgogne-Franche-Comté : caractérisation et qualification des territoires de proximité ruraux et des populations âgées fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et perception des risques professionnels des travailleur.euses handicapé.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Morgny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire régional de la santé de Bourgogne Franche-Comté. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux socioéconomiques des situations de rupture de trajectoire familiale dans les très petites entreprises rurales de l’Arc jurassien franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenneke Reysoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de sociologie et d'anthropologie UFC UR3189; Institut de hautes études internationales et du développement de Genève. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre l’image et ses multiples états dans les collaborations arts/sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Diestchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In Vino Humanitas. Des usages du vin dans les sociétés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l’entreprise familiale : « Pour l’instant, c’est des filles, la question ne se pose pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.4370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONJARET Anne & PUGEAULT Catherine (dir.), 2014. Le sexe de l’enquête. Approches sociologiques et anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito-Tourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et trajectoires biographiques symptomatiques : le cas des femmes dans les carrières scientifiques et techniques non mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir entrepreneur-e. Socio-anthropologie de la transmission d'une place d'indépendant-e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Bourgogne Franche-Comté, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017UBFCC028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01971720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B08F021"/>
+    <w:nsid w:val="F9DEA7ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maylis-sposito-tourier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3238-2085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Sposito-Tourier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Foglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gamet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques-Jouvenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Sposito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/comportements-risques-sante/494-n-21-faire-et-defaire-des-affaires-en-famille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Morgny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Studio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choubi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Thanassekos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kroug" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leuci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Droz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenneke Reysoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4370" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01971720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCC028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maylis-sposito-tourier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3238-2085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613608v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Sposito-Tourier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Borel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Foglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gamet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques-Jouvenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Sposito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/comportements-risques-sante/494-n-21-faire-et-defaire-des-affaires-en-famille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Morgny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Studio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Thanassekos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kroug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leuci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Droz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenneke Reysoo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01971720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCC028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>