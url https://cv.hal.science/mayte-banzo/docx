--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -66,875 +66,862 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PAT réaffirment-ils la dualité ville-campagne ?</w:t>
+                <w:t xml:space="preserve">Une association peut-elle être porteuse d'un projet alimentaire territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Corade</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Mayté Banzo, Christophe Beaurain, Marie Lemarié-Boutry, Bernard Del'homme. </w:t>
+                <w:t xml:space="preserve">Damien Toublant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-80, 2024, 978-2-7592-3787-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669532v1</w:t>
+                <w:t xml:space="preserve">hal-04910922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une association peut-elle être porteuse d'un projet alimentaire territorial ?</w:t>
+                <w:t xml:space="preserve">Les PAT réaffirment-ils la dualité ville-campagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Quae. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rios-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mayté Banzo, Christophe Beaurain, Marie Lemarié-Boutry, Bernard Del'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-103, 2024, Matière à débattre et décider, 9782759237876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3788-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910922v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel apport des projets alimentaires territoriaux aux représentations du foncier agricole ?</w:t>
+                <w:t xml:space="preserve">Par les villes et par les champs, la Nouvelle-Aquitaine au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Quae. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beylot Pierre; Collignon Béatrice; Gendrault Camille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.140-147, 2024, 978-2-7592-3787-6</w:t>
+              <w:t xml:space="preserve">La Nouvelle-Aquitaine à l’écran, Tome II : Tropisme et circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.123-141, 2024, collection cinéma(s), 979-10-300-1157-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910953v1</w:t>
+                <w:t xml:space="preserve">hal-05549776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes alimentaires territorialisés : de nouveaux cadres d'intégration des agricultures urbaines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel apport des projets alimentaires territoriaux aux représentations du foncier agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.113-134, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
+              <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.140-147, 2024, 978-2-7592-3787-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173223v1</w:t>
+                <w:t xml:space="preserve">hal-04910953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'imagine pour vous ! Le recyclage des imaginaires dans les périphéries urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes alimentaires territorialisés : de nouveaux cadres d'intégration des agricultures urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">BÉDARD M., AUGUSTIN J.P. &amp; DESNOILLES R. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'imaginaire géographique. Perspectives, pratiques et devenirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.113-134, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00850683v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile publicisation des espaces ouverts en périphérie urbaine : le parc des Jalles de l'agglomération bordelaise</w:t>
+                <w:t xml:space="preserve">J'imagine pour vous ! Le recyclage des imaginaires dans les périphéries urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eva Bigando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dumont M. et Hellier E. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BÉDARD M., AUGUSTIN J.P. &amp; DESNOILLES R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles périphéries urbaines. Formes, logiques et modèles de la ville contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'imaginaire géographique. Perspectives, pratiques et devenirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université du Québec, pp.97-109, 2012, Géographie contemporaine, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgz0p.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00850686v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espagne : une croissance économique soutenue</w:t>
+                <w:t xml:space="preserve">La difficile publicisation des espaces ouverts en périphérie urbaine : le parc des Jalles de l'agglomération bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Badie, Bertrand ; Tolotti, Sandrine. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dumont M. et Hellier E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Etat du monde 2008 : annuaire économique et géopolitique mondial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.271-274, 2007</w:t>
+              <w:t xml:space="preserve">Les nouvelles périphéries urbaines. Formes, logiques et modèles de la ville contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.101-115, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00281387v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet territorial à l'épreuve des imaginaires environnementaux en périphérie urbaine. L'exemple du Parc Intercommunal des Jalles (Bordeaux)</w:t>
+                <w:t xml:space="preserve">Espagne : une croissance économique soutenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Viala, Laurent ; Villepontoux, Stéphane. </w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Badie, Bertrand ; Tolotti, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaire, territoires, sociétés. Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MTE, pp.423-435, 2006</w:t>
+              <w:t xml:space="preserve">L'Etat du monde 2008 : annuaire économique et géopolitique mondial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.271-274, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00281435v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces non construits des périphéries métropolitaines. L'Aire Métropolitaine de Lisbonne</w:t>
               </w:r>
@@ -1000,1890 +987,2192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet territorial à l'épreuve des imaginaires environnementaux en périphérie urbaine. L'exemple du Parc Intercommunal des Jalles (Bordeaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viala, Laurent ; Villepontoux, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaire, territoires, sociétés. Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MTE, pp.423-435, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etat du monde 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat du monde 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte, pp.100, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche constructiviste et territoriale pour développer la connaissance et la reconnaissance des micro-fermes. Exemple du programme de recherche-action MicroAgri en Gironde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Toublant</w:t>
+                <w:t xml:space="preserve">Projet alimentaire territorial et initiative d'agriculture à visée sociale et solidaire : approche processuelle du compromis. Le cas du Grand Tressan dans la commune de Lormont (Métropole de Bordeaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vanderbecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chambelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Recherches-actions participatives, 1 (1)</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 57-58, p. 69-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464812v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aménagements paysagers de la périphérie bordelaise dix ans après</w:t>
+                <w:t xml:space="preserve">Initiatives locales et résilience des systèmes alimentaires en Nouvelle-Aquitaine : enjeux socio-écologiques et leviers d'action territoriale. Introduction au numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 ans de publications dans Mappemonde, 127</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57-58, pp.5-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533817v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection (avant-propos)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche constructiviste et territoriale pour développer la connaissance et la reconnaissance des micro-fermes. Exemple du programme de recherche-action MicroAgri en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Toublant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Recherches-actions participatives, 1 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959295v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractivité et protection au regard des documents d'urbanisme et des espaces ouverts : une brève histoire des annulations du PLU d'Andernos et du SCOT du bassin d'Arcachon</w:t>
+                <w:t xml:space="preserve">Les aménagements paysagers de la périphérie bordelaise dix ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, le bassin d'Arcachon entre attractivité et protection, 45, pp.89-107</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 ans de publications dans Mappemonde, 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02042342v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité du bassin d'Arcachon. De quoi parlons-nous ? Trois enquêtes croisées auprès d'acteurs et d'usagers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection (avant-propos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gassiat</w:t>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45, pp.35-51. </w:t>
+              <w:t xml:space="preserve">, 2018, 45, pp.13-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.3971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/soe.3878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608104v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;qualité&amp;quot; du bassin d'Arcachon. De quoi parlons-nous? Trois enquêtes croisées auprès d'acteurs et d'usagers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attractivité et protection au regard des documents d'urbanisme et des espaces ouverts : une brève histoire des annulations du PLU d'Andernos et du SCOT du bassin d'Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45, pp.53-70</w:t>
+              <w:t xml:space="preserve">, 2018, le bassin d'Arcachon entre attractivité et protection, 45, pp.89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953372v1</w:t>
+                <w:t xml:space="preserve">halshs-02042342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dune du Pilat au prisme du capital environnemental : tour d’horizon des valeurs d’un « tas de sable »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+                <w:t xml:space="preserve">La qualité du bassin d'Arcachon. De quoi parlons-nous ? Trois enquêtes croisées auprès d'acteurs et d'usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bigando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.6087⟩</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01959321v1</w:t>
+                <w:t xml:space="preserve">hal-02608104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des acteurs publics dans l'émergence de stratégies agricoles des villes. exemples en Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La &amp;quot;qualité&amp;quot; du bassin d'Arcachon. De quoi parlons-nous? Trois enquêtes croisées auprès d'acteurs et d'usagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bigando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Mousselin</w:t>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia e società regionale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.53-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381402v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors les murs, sur les toiles : quand la Géographie fait son cinéma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">La dune du Pilat au prisme du capital environnemental : tour d’horizon des valeurs d’un « tas de sable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01918616v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambiguïté du rapport entre protection et attractivité : le cas du bassin d’Arcachon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des acteurs publics dans l'émergence de stratégies agricoles des villes. exemples en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mousselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economia e società regionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Innovazione territoriale e agricoltura urbana, 2 (2), pp.8-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/ES2016-002002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959346v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace ouvert pour recomposer avec la matérialité de l’espace urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hors les murs, sur les toiles : quand la Géographie fait son cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01539779v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au fil des Jalles, un parc en devenir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’ambiguïté du rapport entre protection et attractivité : le cas du bassin d’Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.61-63</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547016v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l'agriculture aux politiques et projets territoriaux urbains. Le cas bordelais</w:t>
+                <w:t xml:space="preserve">L’espace ouvert pour recomposer avec la matérialité de l’espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/soe.532⟩</w:t>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La fabrique des espaces ouverts, special issue (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00987242v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagements paysagers et renouvellement urbain dans la périphérie bordelaise</w:t>
+                <w:t xml:space="preserve">Au fil des Jalles, un parc en devenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.61-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00378965v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations des villes portugaises</w:t>
+                <w:t xml:space="preserve">Intégration de l'agriculture aux politiques et projets territoriaux urbains. Le cas bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24, pp.144-146</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 35, pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00281385v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure verte et mise en cohérence de la périphérie métropolitaine de Lisbonne</w:t>
+                <w:t xml:space="preserve">Aménagements paysagers et renouvellement urbain dans la périphérie bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93, Disponible sur : http://mappemonde.mgm.fr/num21/articles/art09101.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.1835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00281384v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-urbanisme face aux espaces non bâtis : l'enjeu de la mixité</w:t>
+                <w:t xml:space="preserve">Structure verte et mise en cohérence de la périphérie métropolitaine de Lisbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, pp.167-192</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00281389v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisbonne en ses périphéries</w:t>
+                <w:t xml:space="preserve">Transformations des villes portugaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24, pp.1-11</w:t>
+              <w:t xml:space="preserve">, 2007, 24, pp.144-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00335693v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces non bâtis, enjeux de nouvelles pratiques et de nouveaux vécus urbains</w:t>
+                <w:t xml:space="preserve">L'éco-urbanisme face aux espaces non bâtis : l'enjeu de la mixité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.167-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbonne en ses périphéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pato E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces non bâtis, enjeux de nouvelles pratiques et de nouveaux vécus urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2893,1580 +3182,1785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 2024, 978-2-7592-3789-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3788-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbonne en ses périphéries ( Numéro thématique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pato E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numéro Thématique n° 24, Sud-Ouest Européen : Revue géographique des Pyrénées et du Sud-Ouest, pp.148, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00335695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiatives locales et systèmes alimentaires en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°57-58, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bassin d’Arcachon entre attractivité et protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, pp.13-174, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets alimentaires de territoire (PATs)&amp;quot;: towards a reaffirmation of the urban-rural duality ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rios-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées rurales de Montpellier, Session « Politiques alimentaires territoriales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture urbaine et acteurs publics locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales et francophones de l'agriculture urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048)., Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque l’alimentation amène à repenser le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Toublant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pies in the sky. Food in Great-Britain and in France: How Representations and Practices Have Changed, 18th-20th centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fermes, des potentialités pour repenser l’espace ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Toublant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces ouverts dans les transformations des villes méditerranéennes. Représentations, usages et normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et usages dans la gestion des espaces ouverts métropolitains. Repères conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban strategies and practices for agriculture and food. Six Mediterranean case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe T. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference "Agriculture in urbanizing society. Reconnecting agriculture and food chains to societal needs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin d’Arcachon, un capital environnemental ? Du pays à la dune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital environnemental : représentations, pratiques, dominations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEOLAB, Limoges, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban strategies and practices for agriculture and food: six Mediterranean case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: reconnecting agriculture and food chains to societal needs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universita degli studi di Pisa. Pise, ITA.; Agenzia Italiana per la Compagna e l'Agricoltura Responsabile e Etica (AiCARE). ITA., Sep 2015, Rome, Italy. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Association des Professeurs d'Histoire et Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00995022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et gestion de l'espace urbain : entre inertie et innovation, filière et territoire. Le cas du parc des Jalles, dans la périphérie Bordelaise.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet urbain et espace non bâti des périphéries : à la recherche d'un modus vivendi innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque : Les agricultures périurbaines, un enjeu pour la ville, ENSP-Université de Nanterre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. http://agriurbanisme.fr/nanterre/</w:t>
+              <w:t xml:space="preserve">Colloque Les périphéries urbaines entre normes et innovations, Les villes du sud de l'Europe, ADES CNRS, Bordeaux, 11 au 13 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00987261v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet urbain et espace non bâti des périphéries : à la recherche d'un modus vivendi innovant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Agriculture et gestion de l'espace urbain : entre inertie et innovation, filière et territoire. Le cas du parc des Jalles, dans la périphérie Bordelaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les périphéries urbaines entre normes et innovations, Les villes du sud de l'Europe, ADES CNRS, Bordeaux, 11 au 13 juin 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Actes du colloque : Les agricultures périurbaines, un enjeu pour la ville, ENSP-Université de Nanterre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. http://agriurbanisme.fr/nanterre/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00345003v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et construction de la qualité urbaine dans les projets d'aménagement bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque l'après développement durable : espaces, nature, culture et qualité, Paris, Sorbonne, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00335615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et gestion de l'espace périurbain : entre inertie/résistance et innovation, filière et territoire, Le cas du parc des Jalles, dans la périphérie Bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les agricultures périurbaines, un enjeu pour la ville, Université de Nanterre, 10-12 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00344987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville européenne au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemila Zeneidi-Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Geocinéma Habiter la ville, organisé par ADES, TIDE, Bordeaux, 4-6 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces non construits : pour une relecture du projet métropolitain lisboète.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4482,298 +4976,175 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Mutations des villes méditerranéennes européennes et de leurs périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009476v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">hal-01971535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejoindre et quitter une gare. Les cas de Saint-André-de-Cubzac, Libourne et bordeaux Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR PASSAGES 5319. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4783,124 +5154,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et usages dans la gestion des espaces ouverts métropolitains : repères conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4910,91 +5281,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de la ville et de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00987254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5004,105 +5375,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace ouvert pour une nouvelle urbanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00618968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5249,51 +5620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Toublant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgz0p.8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bigando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3971" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mousselin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ES2016-002002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.532" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1835" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pato E Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Douence" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe T. Soulard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drevet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335615v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Toublant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgz0p.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vanderbecken" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alarcon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bigando" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3971" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mousselin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ES2016-002002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2708" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.532" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1835" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pato E Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Douence" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe T. Soulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335615v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>