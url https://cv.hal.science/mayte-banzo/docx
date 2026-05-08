--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -100,380 +100,380 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une association peut-elle être porteuse d'un projet alimentaire territorial ?</w:t>
+                <w:t xml:space="preserve">Par les villes et par les champs, la Nouvelle-Aquitaine au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Quae. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beylot Pierre; Collignon Béatrice; Gendrault Camille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-80, 2024, 978-2-7592-3787-6</w:t>
+              <w:t xml:space="preserve">La Nouvelle-Aquitaine à l’écran, Tome II : Tropisme et circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.123-141, 2024, collection cinéma(s), 979-10-300-1157-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910922v1</w:t>
+                <w:t xml:space="preserve">hal-05549776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PAT réaffirment-ils la dualité ville-campagne ?</w:t>
+                <w:t xml:space="preserve">Une association peut-elle être porteuse d'un projet alimentaire territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Mayté Banzo, Christophe Beaurain, Marie Lemarié-Boutry, Bernard Del'homme. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Toublant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-80, 2024, 978-2-7592-3787-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669532v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par les villes et par les champs, la Nouvelle-Aquitaine au cinéma</w:t>
+                <w:t xml:space="preserve">Les PAT réaffirment-ils la dualité ville-campagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Beylot Pierre; Collignon Béatrice; Gendrault Camille. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rios-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mayté Banzo, Christophe Beaurain, Marie Lemarié-Boutry, Bernard Del'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle-Aquitaine à l’écran, Tome II : Tropisme et circulations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-103, 2024, Matière à débattre et décider, 9782759237876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3788-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549776v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel apport des projets alimentaires territoriaux aux représentations du foncier agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.140-147, 2024, 978-2-7592-3787-6</w:t>
@@ -1219,1723 +1219,1732 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Vanderbecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chambelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 57-58, p. 69-84</w:t>
+              <w:t xml:space="preserve">, 2024, 57-58, pp.69-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives locales et résilience des systèmes alimentaires en Nouvelle-Aquitaine : enjeux socio-écologiques et leviers d'action territoriale. Introduction au numéro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche constructiviste et territoriale pour développer la connaissance et la reconnaissance des micro-fermes. Exemple du programme de recherche-action MicroAgri en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Toublant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Davasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Corade</w:t>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57-58, pp.5-17</w:t>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Recherches-actions participatives, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571655v1</w:t>
+                <w:t xml:space="preserve">hal-04464812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche constructiviste et territoriale pour développer la connaissance et la reconnaissance des micro-fermes. Exemple du programme de recherche-action MicroAgri en Gironde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiatives locales et résilience des systèmes alimentaires en Nouvelle-Aquitaine : enjeux socio-écologiques et leviers d'action territoriale. Introduction au numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+                <w:t xml:space="preserve">Margaux Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57-58, pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1635f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464812v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aménagements paysagers de la périphérie bordelaise dix ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 ans de publications dans Mappemonde, 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection (avant-propos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45, pp.13-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.3878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractivité et protection au regard des documents d'urbanisme et des espaces ouverts : une brève histoire des annulations du PLU d'Andernos et du SCOT du bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, le bassin d'Arcachon entre attractivité et protection, 45, pp.89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02042342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité du bassin d'Arcachon. De quoi parlons-nous ? Trois enquêtes croisées auprès d'acteurs et d'usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bigando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45, pp.35-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.3971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;qualité&amp;quot; du bassin d'Arcachon. De quoi parlons-nous? Trois enquêtes croisées auprès d'acteurs et d'usagers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bigando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45, pp.53-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dune du Pilat au prisme du capital environnemental : tour d’horizon des valeurs d’un « tas de sable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.6087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des acteurs publics dans l'émergence de stratégies agricoles des villes. exemples en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mousselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economia e società regionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Innovazione territoriale e agricoltura urbana, 2 (2), pp.8-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3280/ES2016-002002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hors les murs, sur les toiles : quand la Géographie fait son cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01918616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambiguïté du rapport entre protection et attractivité : le cas du bassin d’Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace ouvert pour recomposer avec la matérialité de l’espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La fabrique des espaces ouverts, special issue (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01539779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au fil des Jalles, un parc en devenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.61-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l'agriculture aux politiques et projets territoriaux urbains. Le cas bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35, pp.5-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00987242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements paysagers et renouvellement urbain dans la périphérie bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 93, Disponible sur : http://mappemonde.mgm.fr/num21/articles/art09101.pdf. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.1835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure verte et mise en cohérence de la périphérie métropolitaine de Lisbonne</w:t>
+                <w:t xml:space="preserve">Transformations des villes portugaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24, pp.109-124</w:t>
+              <w:t xml:space="preserve">, 2007, 24, pp.144-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00281384v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations des villes portugaises</w:t>
+                <w:t xml:space="preserve">Structure verte et mise en cohérence de la périphérie métropolitaine de Lisbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24, pp.144-146</w:t>
+              <w:t xml:space="preserve">, 2007, 24, pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00281385v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éco-urbanisme face aux espaces non bâtis : l'enjeu de la mixité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2951,168 +2960,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.167-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbonne en ses périphéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pato E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00335693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces non bâtis, enjeux de nouvelles pratiques et de nouveaux vécus urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3128,51 +3137,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3182,231 +3191,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Quae, 2024, 978-2-7592-3789-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3788-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbonne en ses périphéries ( Numéro thématique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pato E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numéro Thématique n° 24, Sud-Ouest Européen : Revue géographique des Pyrénées et du Sud-Ouest, pp.148, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00335695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3416,202 +3425,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives locales et systèmes alimentaires en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°57-58, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, n°57-58, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1635r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin d’Arcachon entre attractivité et protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, pp.13-174, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.3878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3621,1018 +3639,1018 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets alimentaires de territoire (PATs)&amp;quot;: towards a reaffirmation of the urban-rural duality ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rios-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées rurales de Montpellier, Session « Politiques alimentaires territoriales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture urbaine et acteurs publics locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales et francophones de l'agriculture urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048)., Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque l’alimentation amène à repenser le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Toublant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pies in the sky. Food in Great-Britain and in France: How Representations and Practices Have Changed, 18th-20th centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fermes, des potentialités pour repenser l’espace ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Toublant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces ouverts dans les transformations des villes méditerranéennes. Représentations, usages et normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et usages dans la gestion des espaces ouverts métropolitains. Repères conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban strategies and practices for agriculture and food. Six Mediterranean case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe T. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference "Agriculture in urbanizing society. Reconnecting agriculture and food chains to societal needs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin d’Arcachon, un capital environnemental ? Du pays à la dune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital environnemental : représentations, pratiques, dominations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEOLAB, Limoges, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban strategies and practices for agriculture and food: six Mediterranean case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: reconnecting agriculture and food chains to societal needs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universita degli studi di Pisa. Pise, ITA.; Agenzia Italiana per la Compagna e l'Agricoltura Responsabile e Etica (AiCARE). ITA., Sep 2015, Rome, Italy. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Association des Professeurs d'Histoire et Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00995022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet urbain et espace non bâti des périphéries : à la recherche d'un modus vivendi innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les périphéries urbaines entre normes et innovations, Les villes du sud de l'Europe, ADES CNRS, Bordeaux, 11 au 13 juin 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et gestion de l'espace urbain : entre inertie et innovation, filière et territoire. Le cas du parc des Jalles, dans la périphérie Bordelaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4648,155 +4666,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque : Les agricultures périurbaines, un enjeu pour la ville, ENSP-Université de Nanterre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. http://agriurbanisme.fr/nanterre/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00987261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et construction de la qualité urbaine dans les projets d'aménagement bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque l'après développement durable : espaces, nature, culture et qualité, Paris, Sorbonne, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00335615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et gestion de l'espace périurbain : entre inertie/résistance et innovation, filière et territoire, Le cas du parc des Jalles, dans la périphérie Bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4812,155 +4830,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les agricultures périurbaines, un enjeu pour la ville, Université de Nanterre, 10-12 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00344987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville européenne au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemila Zeneidi-Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Geocinéma Habiter la ville, organisé par ADES, TIDE, Bordeaux, 4-6 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces non construits : pour une relecture du projet métropolitain lisboète.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4976,51 +4994,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Mutations des villes méditerranéennes européennes et de leurs périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5030,121 +5048,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejoindre et quitter une gare. Les cas de Saint-André-de-Cubzac, Libourne et bordeaux Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR PASSAGES 5319. 2017, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5154,124 +5172,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et usages dans la gestion des espaces ouverts métropolitains : repères conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5281,91 +5299,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de la ville et de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00987254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5375,105 +5393,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace ouvert pour une nouvelle urbanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00618968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5620,51 +5638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Toublant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgz0p.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vanderbecken" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alarcon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bigando" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3971" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mousselin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ES2016-002002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2708" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.532" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1835" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pato E Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Douence" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe T. Soulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335615v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Toublant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgz0p.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vanderbecken" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alarcon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1635f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bigando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3971" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6087" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mousselin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ES2016-002002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2708" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1835" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pato E Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1635r" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Douence" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352062v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe T. Soulard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drevet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>