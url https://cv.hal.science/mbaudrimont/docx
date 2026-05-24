--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,5688 +234,5688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of environmental and polystyrene plastic particles on the bivalve Corbicula fluminea: focus on the molecular responses</w:t>
+                <w:t xml:space="preserve">Global natural concentrations of Rare Earth Elements in aquatic organisms: Progress and lessons from fifty years of studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oïhana Latchere</w:t>
+                <w:t xml:space="preserve">Clement Pereto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Roman</w:t>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Métais</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-024-02769-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 922, pp.171241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761750v1</w:t>
+                <w:t xml:space="preserve">hal-05045273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global natural concentrations of Rare Earth Elements in aquatic organisms: Progress and lessons from fifty years of studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic transfer effects of PS nanoplastics and field-derived nanoplastics in the freshwater clam Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Pereto</w:t>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Magalie Lemoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 922, pp.171241. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.107160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045273v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer effects of PS nanoplastics and field-derived nanoplastics in the freshwater clam Corbicula fluminea</w:t>
+                <w:t xml:space="preserve">Toxicity of environmental and polystyrene plastic particles on the bivalve Corbicula fluminea: focus on the molecular responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oihana Latchere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Oïhana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 277, pp.107160. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (7), pp.709-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-024-02769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848871v1</w:t>
+                <w:t xml:space="preserve">hal-04761750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion behavior of juveniles of the freshwater pearl mussel Margaritifera margaritifera: A new non-invasive tool for the evaluation of stress effects</w:t>
+                <w:t xml:space="preserve">Kinetics of metal and metalloid concentrations in holopelagic Sargassum reaching coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiare Belamy</w:t>
+                <w:t xml:space="preserve">Océanne-Amaya Cipolloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Legeay</w:t>
+                <w:t xml:space="preserve">Benoît Simon-Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+                <w:t xml:space="preserve">Émilie Pauline Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Clerandeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 327, pp.138521. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (47), pp.104779-104790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-29782-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351143v1</w:t>
+                <w:t xml:space="preserve">hal-04578530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of annual and seasonal variations in water temperature in the Haute-Dronne River of southwest France based on δ18O records of freshwater pearl mussel shells (M. margaritifera), and its palaeoenvironmental implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Genty</w:t>
+                <w:t xml:space="preserve">Toxicity assessment of environmental MPs and NPs and polystyrene NPs on the bivalve Corbicula fluminea using a multi-marker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oïhana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolving Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eve.2023.100012⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 273, pp.109714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2023.109714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234941v1</w:t>
+                <w:t xml:space="preserve">insu-04181461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity assessment of environmental MPs and NPs and polystyrene NPs on the bivalve Corbicula fluminea using a multi-marker approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oïhana Latchere</w:t>
+                <w:t xml:space="preserve">Locomotion behavior of juveniles of the freshwater pearl mussel Margaritifera margaritifera: A new non-invasive tool for the evaluation of stress effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiare Belamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clerandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Roman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2023.109714⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 327, pp.138521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04181461v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin, exposure routes and xenobiotics impart nanoplastics with toxicity on freshwater bivalves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of annual and seasonal variations in water temperature in the Haute-Dronne River of southwest France based on δ18O records of freshwater pearl mussel shells (M. margaritifera), and its palaeoenvironmental implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Samin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Arini</w:t>
+                <w:t xml:space="preserve">Bruno Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Muller</w:t>
+                <w:t xml:space="preserve">Émilie P Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Coma</w:t>
+                <w:t xml:space="preserve">Karine Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Grau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sandre</w:t>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3EN00022B⟩</w:t>
+              <w:t xml:space="preserve">Evolving Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eve.2023.100012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834325v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First assessment of Rare Earth Element organotropism in Solea solea in a coastal area: The West Gironde Mud Patch (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin, exposure routes and xenobiotics impart nanoplastics with toxicity on freshwater bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Labassa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Pereto</w:t>
+                <w:t xml:space="preserve">Sandra Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+                <w:t xml:space="preserve">Véronique Coma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes M.I. Hani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Etienne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115730⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.1352-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3EN00022B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679943v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum from microplastics to nanoplastics: effects of size and source on the estuarine bivalve Scrobicularia plana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oihana Latchere</w:t>
+                <w:t xml:space="preserve">First assessment of Rare Earth Element organotropism in Solea solea in a coastal area: The West Gironde Mud Patch (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Labassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pereto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes M.I. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Roman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.115730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-25588-3⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">insu-03962211v1</w:t>
+                <w:t xml:space="preserve">hal-04679943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of metal and metalloid concentrations in holopelagic Sargassum reaching coastal environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Gigault</w:t>
+                <w:t xml:space="preserve">Continuum from microplastics to nanoplastics: effects of size and source on the estuarine bivalve Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (47), pp.104779-104790. </w:t>
+              <w:t xml:space="preserve">, 2023, 30, pp.45725-45739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-29782-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-25588-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04578530v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03962211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiONPs-induced alteration in calcium signaling and mitochondrial function in pulmonary artery endothelial cells involves oxidative stress and TRPV4 channels disruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early molecular responses of mangrove oysters to nanoplastics using a microfluidic device to mimic environmental exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Germande</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Zélie Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390.2022.2030821⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 436, pp.129283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675998v1</w:t>
+                <w:t xml:space="preserve">insu-03690228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals and metalloids concentrations in three genotypes of pelagic Sargassum from the Atlantic Ocean Basin-scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Cellular and molecular mechanisms of NiONPs toxicity on eel hepatocytes HEPA-E1: An illustration of the impact of Ni release from mining activity in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Germande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113564⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, Part 3, pp.135158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720294v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiONP-Induced Oxidative Stress and Mitochondrial Impairment in an In Vitro Pulmonary Vascular Cell Model Mimicking Endothelial Dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Freund-Michel</w:t>
+                <w:t xml:space="preserve">Toxicity of Environmental and Polystyrene Plastic Particles on the Bivalve Corbicula Fluminea: Focus on the Molecular Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11050847⟩</w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4254496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03664655v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of Environmental and Polystyrene Plastic Particles on the Bivalve Corbicula Fluminea: Focus on the Molecular Responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+                <w:t xml:space="preserve">NiONP-Induced Oxidative Stress and Mitochondrial Impairment in an In Vitro Pulmonary Vascular Cell Model Mimicking Endothelial Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Germande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Deweirdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Freund-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4254496⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11050847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243868v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03664655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First assessment of Atlantic open ocean Sargassum spp. metal and metalloid concentrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+                <w:t xml:space="preserve">NiONPs-induced alteration in calcium signaling and mitochondrial function in pulmonary artery endothelial cells involves oxidative stress and TRPV4 channels disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Germande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océanne Cipolloni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Freund-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.29-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2022.2030821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-17047-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720295v1</w:t>
+                <w:t xml:space="preserve">hal-03675998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of newly transformed juveniles of the freshwater pearl mussel: Margaritifera margaritifera to acute toxicity of a wide range of contaminants</w:t>
+                <w:t xml:space="preserve">Metals and metalloids concentrations in three genotypes of pelagic Sargassum from the Atlantic Ocean Basin-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiare Belamy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Océanne-Amaya Cipolloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pauline Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 849 (9), pp.2029-2041. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178, pp.113564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-022-04827-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131314v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The underestimated effects of nanoplastics on living organisms</w:t>
+                <w:t xml:space="preserve">First assessment of Atlantic open ocean Sargassum spp. metal and metalloid concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baudrimont</w:t>
+                <w:t xml:space="preserve">Emilie Pauline Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gigault</w:t>
+                <w:t xml:space="preserve">Océanne Cipolloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Arini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Feurtet-Mazel</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.215⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (12), pp.17606-17616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-17047-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800689v1</w:t>
+                <w:t xml:space="preserve">hal-03720295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The underestimated toxic effects of nanoplastics coming from marine sources: a demonstration on oysters (Isognomon alatus)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of newly transformed juveniles of the freshwater pearl mussel: Margaritifera margaritifera to acute toxicity of a wide range of contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiare Belamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133824⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 849 (9), pp.2029-2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-022-04827-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949732v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nickel mining in New Caledonia on marbled eels Anguilla marmorata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Germande</w:t>
+                <w:t xml:space="preserve">The underestimated effects of nanoplastics on living organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+                <w:t xml:space="preserve">A Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dominique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+                <w:t xml:space="preserve">Z. Venel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bierque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 436, pp.129285. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 368, pp.S72-S72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798507v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early molecular responses of mangrove oysters to nanoplastics using a microfluidic device to mimic environmental exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The underestimated toxic effects of nanoplastics coming from marine sources: a demonstration on oysters (Isognomon alatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélie Venel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 436, pp.129283. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.135158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03690228v1</w:t>
+                <w:t xml:space="preserve">hal-03949732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular mechanisms of NiONPs toxicity on eel hepatocytes HEPA-E1: An illustration of the impact of Ni release from mining activity in New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Impact of nickel mining in New Caledonia on marbled eels Anguilla marmorata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Germande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Yannick Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+                <w:t xml:space="preserve">Emilie Bierque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 303, Part 3, pp.135158. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 436, pp.129285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693114v1</w:t>
+                <w:t xml:space="preserve">hal-03798507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Impacts of Dietary Exposure to Nanoplastics Combined or Not with Arsenic in the Caribbean Mangrove Oysters (Isognomon alatus)</w:t>
+                <w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lebordais</w:t>
+                <w:t xml:space="preserve">M.-J Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zelie Venel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Gigault</w:t>
+                <w:t xml:space="preserve">S Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie S. Langlois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Barillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11051151⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812222v1</w:t>
+                <w:t xml:space="preserve">hal-03361851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of metals and persistent organic pollutants on the fitness and health of juveniles of the endangered European sturgeon Acipenser sturio exposed to water and sediments of the Garonne and Dordogne rivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Impacts of Dietary Exposure to Nanoplastics Combined or Not with Arsenic in the Caribbean Mangrove Oysters (Isognomon alatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Gesset</w:t>
+                <w:t xml:space="preserve">Marc Lebordais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Budzinski</w:t>
+                <w:t xml:space="preserve">Zelie Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Labadie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie S. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 225, pp.112720. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11051151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373747v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Fate Modeling of Nanoplastics in a Salinity Gradient Using a Lab-on-a-Chip: Where Does the Nanoscale Fraction of Plastic Debris Accumulate?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of metals and persistent organic pollutants on the fitness and health of juveniles of the endangered European sturgeon Acipenser sturio exposed to water and sediments of the Garonne and Dordogne rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pradel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
+                <w:t xml:space="preserve">J. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Grassl</w:t>
+                <w:t xml:space="preserve">C. Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.0c07545⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.112720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03141219v1</w:t>
+                <w:t xml:space="preserve">hal-03373747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Barillon</w:t>
+                <w:t xml:space="preserve">Environmental Fate Modeling of Nanoplastics in a Salinity Gradient Using a Lab-on-a-Chip: Where Does the Nanoscale Fraction of Plastic Debris Accumulate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Barrault</w:t>
+                <w:t xml:space="preserve">Alice Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baudrimont</w:t>
+                <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (5), pp.3001-3008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.0c07545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361851v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03141219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity of polyethylene nanoplastics from the North Atlantic oceanic gyre on freshwater and marine organisms (microalgae and filter-feeding bivalves)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Arini</w:t>
+                <w:t xml:space="preserve">Acute Toxicity of Sodium Chloride, Nitrates, Ortho-Phosphates, Cadmium, Arsenic and Aluminum for Juveniles of the Freshwater Pearl Mussel: Margaritifera Margaritifera (L.1758)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiare Belamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guégan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Gigault</w:t>
+                <w:t xml:space="preserve">Bruno Etcheverria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Gourves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04668-3⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments7060048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02117520v1</w:t>
+                <w:t xml:space="preserve">hal-04536521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation dynamics and gene regulation in a freshwater bivalve after aqueous and dietary exposures to gold nanoparticles and ionic gold</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corbicula fluminea: A sentinel species for urban Rare Earth Element origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pereto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-4009-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 732, pp.138552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294343v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and Transcriptomic Profiling in Liver and Brain of European Eels ( Anguilla anguilla ) After Diet‐borne Exposure to Gold Nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t>
+                <w:t xml:space="preserve">Sensitivity to cadmium of the endangered freshwater pearl mussel Margaritifera margaritifera from the Dronne River (France): experimental exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Simon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (12), pp.2450-2461. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.3715-3725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.4858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05025-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02975506v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health indicators and contaminant levels of a critically endangered species in the Gironde estuary, the European sturgeon</w:t>
+                <w:t xml:space="preserve">Transfer and Transcriptomic Profiling in Liver and Brain of European Eels ( Anguilla anguilla ) After Diet‐borne Exposure to Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+                <w:t xml:space="preserve">Fanny Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Davail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Jean</w:t>
+                <w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+                <w:t xml:space="preserve">Olivier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (4), pp.3726-3745. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (12), pp.2450-2461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05139-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.4858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117262v1</w:t>
+                <w:t xml:space="preserve">hal-02975506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Toxicity of Sodium Chloride, Nitrates, Ortho-Phosphates, Cadmium, Arsenic and Aluminum for Juveniles of the Freshwater Pearl Mussel: Margaritifera Margaritifera (L.1758)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health indicators and contaminant levels of a critically endangered species in the Gironde estuary, the European sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etcheverria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Cordier</w:t>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Yves Gourves</w:t>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments7060048⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.3726-3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05139-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536521v1</w:t>
+                <w:t xml:space="preserve">hal-02117262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbicula fluminea: A sentinel species for urban Rare Earth Element origin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jorg Schafer</w:t>
+                <w:t xml:space="preserve">Ecotoxicity of polyethylene nanoplastics from the North Atlantic oceanic gyre on freshwater and marine organisms (microalgae and filter-feeding bivalves)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138552⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.3746-3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04668-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529602v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02117520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to cadmium of the endangered freshwater pearl mussel Margaritifera margaritifera from the Dronne River (France): experimental exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bioaccumulation dynamics and gene regulation in a freshwater bivalve after aqueous and dietary exposures to gold nanoparticles and ionic gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexia Legeay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27 (4), pp.3715-3725. </w:t>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.3637-3650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05025-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-4009-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434075v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to cadmium of the endangered freshwater pearl mussel Margaritifera margaritifera from the Dronne River (France): experimental exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Legeay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (4), pp.3715-3725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-019-05025-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrotransposon methylation and activity in wild fish (A. anguilla): A matter of size</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal influence of parasitism on contamination patterns of the mud shrimp Upogebia cf. pusilla in an area of low pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.014⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354020v1</w:t>
+                <w:t xml:space="preserve">hal-02324148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal influence of parasitism on contamination patterns of the mud shrimp Upogebia cf. pusilla in an area of low pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and expression of microRNAs in european eels Anguilla anguilla from two natural sites with different pollution levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Dairain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+                <w:t xml:space="preserve">Patrice Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 692, pp.319-332. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.274-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324148v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and expression of microRNAs in european eels Anguilla anguilla from two natural sites with different pollution levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Retrotransposon methylation and activity in wild fish (A. anguilla): A matter of size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Ye</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 250, pp.274-283. </w:t>
+              <w:t xml:space="preserve">, 2019, 245, pp.494-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354043v1</w:t>
+                <w:t xml:space="preserve">hal-02354020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the bioturbator Upogebia cf. pusilla on trace metal remobilization: Does parasitism matter?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of freshwater diatom with gold nanoparticles: adsorption, assimilation, and stabilization by cell exometabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Aridane G. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina S. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Oleinikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.05.014⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min8030099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324152v1</w:t>
+                <w:t xml:space="preserve">hal-01799939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticle trophic transfer from natural biofilm to grazer fish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Trophic transfer and effects of gold nanoparticles (AuNPs) in Gammarus fossarum from contaminated periphytic biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.11181-11191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8400-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13404-018-0241-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337715v1</w:t>
+                <w:t xml:space="preserve">hal-01797345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do trace metal contamination and parasitism influence the activities of the bioturbating mud shrimp Upogebia cf. pusilla?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Whole-transcriptome response to wastewater treatment plant and stormwater effluents in the Asian clam, Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.08.019⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.08.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324149v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current opinion: What is a nanoplastic?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Do trace metal contamination and parasitism influence the activities of the bioturbating mud shrimp Upogebia cf. pusilla?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.01.024⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560487v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of freshwater diatom with gold nanoparticles: adsorption, assimilation, and stabilization by cell exometabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+                <w:t xml:space="preserve">Current opinion: What is a nanoplastic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min8030099⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.1030-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799939v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer and effects of gold nanoparticles (AuNPs) in Gammarus fossarum from contaminated periphytic biofilm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of the bioturbator Upogebia cf. pusilla on trace metal remobilization: Does parasitism matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8400-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797345v1</w:t>
+                <w:t xml:space="preserve">hal-02324152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-transcriptome response to wastewater treatment plant and stormwater effluents in the Asian clam, Corbicula fluminea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Gold nanoparticle trophic transfer from natural biofilm to grazer fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Lagarde</w:t>
+                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, pp.96-106. </w:t>
+              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.163-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.08.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13404-018-0241-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324139v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early back-calculated size-at-age of Atlantic yellow eels sampled along ecological gradients in the Gironde and St. Lawrence hydrographical systems</w:t>
               </w:r>
@@ -6029,507 +6029,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migratory behavior, metabolism, oxidative stress and mercury concentrations in marine and estuarine European glass eels (Anguilla anguilla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thébault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bellec</w:t>
+                <w:t xml:space="preserve">Julie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0294-6⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.33--40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571118v1</w:t>
+                <w:t xml:space="preserve">hal-01499139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformation, antioxidant and histopathological biomarker responses to contaminants in European and American yellow eels from the Gironde and St. Lawrence estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Patey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188, pp.292-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.08.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory behavior, metabolism, oxidative stress and mercury concentrations in marine and estuarine European glass eels (Anguilla anguilla)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+                <w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Claveau</w:t>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jarry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Julie Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, pp.33--40. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (35), pp.27145-27159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0294-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499139v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of the toxicity of natural multi-contaminated sediments: New insights brought by the use of a combined approach using the medaka embryo-larval assay and physico-chemical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Barjhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142, pp.509-521. </w:t>
@@ -6561,1920 +6561,1920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of gold nanoparticles by the living freshwater diatom Eolimna minima, a species developed in river biofilms.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RAD sequencing reveals within-generation polygenic selection in response to anthropogenic organic and metal contamination in North Atlantic Eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Charron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
+                <w:t xml:space="preserve">M. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
+                <w:t xml:space="preserve">S.A. Pavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rougeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lauzent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4139-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.219--237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282833v1</w:t>
+                <w:t xml:space="preserve">hal-02289128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic responses of Japanese medaka (Oryzias latipes) early life stages to environmental concentrations of cadmium in sediment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Why is Asari (= Manila) clam Ruditapes philippinarum fitness poor in Arcachon Bay: a meta-analysis to answer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Binias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6995-4⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.226-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153605v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire l'impact des rejets urbains d'une agglomération sur le milieu récepteur ? Retours sur les résultats du programme Etiage et sur la prise en compte progressive de la qualité dans le mode de gestion de Bordeaux Métropole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Sautour</w:t>
+                <w:t xml:space="preserve">Gene transcription profiling in wild and laboratory-exposed eels: Effect of captivity and in situ chronic exposure to pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Normandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 571, pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.1310048-9697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605354v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene transcription profiling in wild and laboratory-exposed eels: Effect of captivity and in situ chronic exposure to pollution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and phenotypic responses of Japanese medaka (Oryzias latipes) early life stages to environmental concentrations of cadmium in sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.1310048-9697⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (18), pp.17969-17981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6995-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604858v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic and inorganic contamination impacts on metabolic capacities in American and European yellow eels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Comment réduire l'impact des rejets urbains d'une agglomération sur le milieu récepteur ? Retours sur les résultats du programme Etiage et sur la prise en compte progressive de la qualité dans le mode de gestion de Bordeaux Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Etcheber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lauzent</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.79-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289126v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the exposure to Cd and PCBs by means of a non-invasive transcriptomic approach in laboratory and wild contaminated European eels (Anguilla anguilla)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Normandeau</w:t>
+                <w:t xml:space="preserve">Biosynthesis of gold nanoparticles by the living freshwater diatom Eolimna minima, a species developed in river biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.5431--5441. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4334-4339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4139-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5754-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02289127v1</w:t>
+                <w:t xml:space="preserve">hal-01282833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can analysis of Platichthys flesus otoliths provide relevant data on historical metal pollution in estuaries? Experimental and in situ approaches</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic and inorganic contamination impacts on metabolic capacities in American and European yellow eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lauzent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.014⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (10), pp.1557--1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2015-0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01495766v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAD sequencing reveals within-generation polygenic selection in response to anthropogenic organic and metal contamination in North Atlantic Eels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Laporte</w:t>
+                <w:t xml:space="preserve">Detecting the exposure to Cd and PCBs by means of a non-invasive transcriptomic approach in laboratory and wild contaminated European eels (Anguilla anguilla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Pavey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Lauzent</w:t>
+                <w:t xml:space="preserve">J. Oses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13466⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5431--5441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5754-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02289128v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is Asari (= Manila) clam Ruditapes philippinarum fitness poor in Arcachon Bay: a meta-analysis to answer?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+                <w:t xml:space="preserve">Can analysis of Platichthys flesus otoliths provide relevant data on historical metal pollution in estuaries? Experimental and in situ approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lucia</w:t>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Binias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 557-558, pp.20--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483239v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal detoxification and gene expression regulation after a Cd and Zn contamination: An experimental study on Danio rerio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Methylmercury effects on migratory behaviour in glass eels (Anguilla anguilla) : an experimental study using isotopic tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.01.022⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548265v1</w:t>
+                <w:t xml:space="preserve">hal-01901354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery capabilities of Xenopus laevis after exposure to Cadmium and Zinc</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific Pathways of Dietary Methylmercury and Inorganic Mercury Determined by Mercury Speciation and Isotopic Composition in Zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gauthier</w:t>
+                <w:t xml:space="preserve">Caiyan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoyne Pedrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gentès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.05.103⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (21), pp.12984--12993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04543359v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylmercury effects on migratory behaviour in glass eels (Anguilla anguilla) : an experimental study using isotopic tracers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Specific Effects of Dietary Methylmercury and Inorganic Mercury in Zebrafish (Danio rerio) Determined by Genetic, Histological, and Metallothionein Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gentès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maury-Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoyne Pedrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (24), pp.14560--14569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.03.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01901354v1</w:t>
+                <w:t xml:space="preserve">hal-01546720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Pathways of Dietary Methylmercury and Inorganic Mercury Determined by Mercury Speciation and Isotopic Composition in Zebrafish (Danio rerio)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery capabilities of Xenopus laevis after exposure to Cadmium and Zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gentès</w:t>
+                <w:t xml:space="preserve">F. Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barre</w:t>
+                <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Renedo</w:t>
+                <w:t xml:space="preserve">L. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49 (21), pp.12984--12993. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 139, pp.117-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.05.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546713v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Effects of Dietary Methylmercury and Inorganic Mercury in Zebrafish (Danio rerio) Determined by Genetic, Histological, and Metallothionein Responses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal detoxification and gene expression regulation after a Cd and Zn contamination: An experimental study on Danio rerio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01546720v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonadal transcriptome analysis of wild contaminated female European eels during artificial gonad maturation</w:t>
               </w:r>
@@ -8486,77 +8486,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 139, pp.303--309. </w:t>
@@ -8606,90 +8606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal variations of methylmercury in European glass eels (Anguilla anguilla) in the Adour estuary (France) and relation to their migratory behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pinaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8734,782 +8734,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal ovarian DNA methylation programming during gonad maturation in wild contaminated fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Pierron</w:t>
+                <w:t xml:space="preserve">Transcriptional responses and embryotoxic effects induced by pyrene and methylpyrene in Japanese medaka (Oryzias latipes) early life stages exposed to spiked sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bureau Du Colombier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Peluhet</w:t>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es503712c⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13850-13866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2895-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289133v1</w:t>
+                <w:t xml:space="preserve">hal-02153609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profile analysis reveals specific signatures of pollutants in Atlantic eels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detoxification and recovery capacities of Corbicula fluminea after an industrial metal contamination (Cd and Zn): A one-year depuration experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daffe Guillemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-014-1356-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 192, pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068022v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the outcomes of an industrial remediation on a metal-impacted hydrosystem? A 2-year field biomonitoring of the filter-feeding bivalve Corbicula fluminea</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptome profile analysis reveals specific signatures of pollutants in Atlantic eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Normendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.01.042⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-014-1356-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04548104v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional responses and embryotoxic effects induced by pyrene and methylpyrene in Japanese medaka (Oryzias latipes) early life stages exposed to spiked sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Abnormal ovarian DNA methylation programming during gonad maturation in wild contaminated fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bureau Du Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moffett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+                <w:t xml:space="preserve">L. Peluhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13850-13866. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (19), pp.11688--11695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2895-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es503712c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153609v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detoxification and recovery capacities of Corbicula fluminea after an industrial metal contamination (Cd and Zn): A one-year depuration experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">What are the outcomes of an industrial remediation on a metal-impacted hydrosystem? A 2-year field biomonitoring of the filter-feeding bivalve Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daffe Guillemine</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Agnes Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 192, pp.74-82. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.214-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548210v1</w:t>
+                <w:t xml:space="preserve">hal-04548104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver behaviour along the salinity gradient of the Gironde Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9566,368 +9566,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of copper and cadmium spiked-sediments on embryonic development of Japanese medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+                <w:t xml:space="preserve">Bénédicte Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel N. Laclau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Laure Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945289v1</w:t>
+                <w:t xml:space="preserve">hal-02153613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper and cadmium spiked-sediments on embryonic development of Japanese medaka (Oryzias latipes)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel N. Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), pp.7710-7738</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153613v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (6), pp.7710-38. </w:t>
@@ -9991,51 +9991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10105,1187 +10105,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning, characterization and gene expression of a metallothionein isoform in the edible cockle Cerastoderma edule after cadmium or mercury exposure</w:t>
+                <w:t xml:space="preserve">Tracing cadmium contamination kinetics and pathways in oysters (Crassostrea gigas) by multiple stable Cd isotope spike experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Emilie Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 75, pp.119-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.025⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 74 (4), pp.600-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244420v1</w:t>
+                <w:t xml:space="preserve">hal-02357365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of cadmium and silver contamination in sediments and oysters from the Gironde fluvial-estuarine continuum - Evidence of changing silver sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Auger</w:t>
+                <w:t xml:space="preserve">The use of Eugenol and electro-narcosis as anaesthetics: Transcriptional impacts on the European eel (Anguilla anguilla L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.036⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (6), pp.1573-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499094v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of periphytic biofilm and filter-feeding bivalve metal bioaccumulation (Cd and Zn) to monitor hydrosystem restoration after industrial remediation: a year of biomonitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Blanc</w:t>
+                <w:t xml:space="preserve">The use of Eugenol and electro-narcosis as anaesthetics: Transcriptional impacts on the European eel (Anguilla anguilla L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74, pp.1573-1577</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596863v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Eugenol and electro-narcosis as anaesthetics: Transcriptional impacts on the European eel (Anguilla anguilla L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dufour</w:t>
+                <w:t xml:space="preserve">Comparison of periphytic biofilm and filter-feeding bivalve metal bioaccumulation (Cd and Zn) to monitor hydrosystem restoration after industrial remediation: a year of biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.3386-3398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1em10581g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595504v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of regional hydrodynamic and trophic contamination in cadmium bioaccumulation by Pacific oysters in the Marennes-Oléron Bay (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Robert</w:t>
+                <w:t xml:space="preserve">Long-term records of cadmium and silver contamination in sediments and oysters from the Gironde fluvial-estuarine continuum - Evidence of changing silver sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (1), pp.80-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.02.051⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 85 (8), pp.1299-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357367v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing cadmium contamination kinetics and pathways in oysters (Crassostrea gigas) by multiple stable Cd isotope spike experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cloning, characterization and gene expression of a metallothionein isoform in the edible cockle Cerastoderma edule after cadmium or mercury exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 74 (4), pp.600-606. </w:t>
+              <w:t xml:space="preserve">, 2011, 75, pp.119-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357365v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Eugenol and electro-narcosis as anaesthetics: Transcriptional impacts on the European eel (Anguilla anguilla L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dufour</w:t>
+                <w:t xml:space="preserve">Roles of regional hydrodynamic and trophic contamination in cadmium bioaccumulation by Pacific oysters in the Marennes-Oléron Bay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.04.009⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04547923v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of metal contamination and pathogenic organisms on the introduced marine bivalve Ruditapes philippinarum in European populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Effect of dietary cadmium on lipid metabolism and storage of aquatic bird Carina moschata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jude</w:t>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Raymond</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 158 (11), pp.3401-3410. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.163-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-009-0401-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244343v1</w:t>
+                <w:t xml:space="preserve">hal-00984543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term metallothionein inductions in the edible cockle Cerastoderma edule after cadmium or mercury exposure: Discrepancy between mRNA and protein responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Nili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (3), pp.260-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11325,255 +11325,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary cadmium on lipid metabolism and storage of aquatic bird Carina moschata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Lucia</w:t>
+                <w:t xml:space="preserve">Interactive effects of metal contamination and pathogenic organisms on the introduced marine bivalve Ruditapes philippinarum in European populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Florence Jude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+                <w:t xml:space="preserve">Natalie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1, pp.163-170. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (11), pp.3401-3410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-009-0401-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984543v1</w:t>
+                <w:t xml:space="preserve">hal-04244343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of cadmium interaction with periphytic biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (3), pp.418-427. </w:t>
@@ -11623,103 +11623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cadmium contamination on bird Anas platyrhynchos—Comparison with species Cairina moschata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (8), pp.2010-2016. </w:t>
@@ -11763,959 +11763,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cadmium on aquatic bird Cairina moschata</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Ovarian gene transcription and effect of cadmium pre-exposure during artificial sexual maturation of the European eel (Anguilla anguilla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gontier</w:t>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (5), pp.843-853. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-009-9232-5⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 22 (6), pp.985-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-009-9250-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702568v1</w:t>
+                <w:t xml:space="preserve">hal-02592036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian gene transcription and effect of cadmium pre-exposure during artificial sexual maturation of the European eel (Anguilla anguilla)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bossy</w:t>
+                <w:t xml:space="preserve">Impact of cadmium on aquatic bird Cairina moschata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (6), pp.985-994. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-009-9250-3⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 22 (5), pp.843-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-009-9232-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02592036v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of gold nanoparticle exposure on two freshwater species: A phytoplanktonic alga (Scenedesmus subspicatus) and a benthic bivalve (Corbicula fluminea)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">In vitro study of the effects of cadmium on the activation of the estrogen response element using the YES screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Mornet</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth M. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Rotchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/bf03216589⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (1), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547422v1</w:t>
+                <w:t xml:space="preserve">hal-00501951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Cadmium could compromise the completion of the European eel's reproductive migration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">How cadmium could compromise the completion of the european eel's reproductive migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angélique Bossy</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 42, pp.4607-4612. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 42, pp.4607-4612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es703127c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00384733v1</w:t>
+                <w:t xml:space="preserve">hal-02590661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium uptake by the European eel: Trophic transfer in field and experimental investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impacts of gold nanoparticle exposure on two freshwater species: A phytoplanktonic alga (Scenedesmus subspicatus) and a benthic bivalve (Corbicula fluminea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Lucia</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Durrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
+                <w:t xml:space="preserve">S. Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (2), pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf03216589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909899v1</w:t>
+                <w:t xml:space="preserve">hal-04547422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro study of the effects of cadmium on the activation of the estrogen response element using the YES screen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Cadmium could compromise the completion of the European eel's reproductive migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Denier</w:t>
+                <w:t xml:space="preserve">Sylvie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Couteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Rotchell</w:t>
+                <w:t xml:space="preserve">Angélique Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.02.038⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.4607-4612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es703127c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501951v1</w:t>
+                <w:t xml:space="preserve">hal-00384733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cadmium could compromise the completion of the european eel's reproductive migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bossy</w:t>
+                <w:t xml:space="preserve">Cadmium uptake by the European eel: Trophic transfer in field and experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42, pp.4607-4612</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590661v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term survey of heavy metal pollution, biofilm contamination and diatom community structure in the Riou-Mort watershed, South West France</w:t>
               </w:r>
@@ -12740,51 +12740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Herlory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12841,2332 +12841,2332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of metallothioneins in superoxide radical generation during copper redox cycling: Defining the fundamental function of metallothioneins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Common Pattern of Gene Expression in Response to Hypoxia or Cadmium in the Gills of the European Glass Eel ( Anguilla anguilla )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.06.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (8), pp.3005-3011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es062415b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546369v1</w:t>
+                <w:t xml:space="preserve">hal-04543673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of lipid storage by cadmium in the European eel (Anguilla anguilla).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Role of metallothioneins in superoxide radical generation during copper redox cycling: Defining the fundamental function of metallothioneins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Achard-Joris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megumi Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brèthes</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (12), pp.1474-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138522v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of lipid storage by cadmium in the European eel (Anguilla anguilla)</w:t>
+                <w:t xml:space="preserve">Impairment of lipid storage by cadmium in the European eel (Anguilla anguilla).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 81 (3), pp.304-311. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 81 ((3)), pp.304-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588903v1</w:t>
+                <w:t xml:space="preserve">hal-00138522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common pattern of gene expression in response to hypoxia or cadmium in the gills of the European glass eel (Anguilla anguilla)</w:t>
+                <w:t xml:space="preserve">Impairment of lipid storage by cadmium in the European eel (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Elie</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (3), pp.304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589169v1</w:t>
+                <w:t xml:space="preserve">hal-02588903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of the Toxicity and Genotoxicity of Cadmium in amphibian larvae (Xenopus laevis and Pleurodeles waltl) Using the Comet Assay and tghe Micronucleus Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mouchet</w:t>
+                <w:t xml:space="preserve">Common pattern of gene expression in response to hypoxia or cadmium in the gills of the European glass eel (Anguilla anguilla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Gauthier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mailhes</w:t>
+                <w:t xml:space="preserve">R. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (8), pp.3005-3011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00167212v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Pattern of Gene Expression in Response to Hypoxia or Cadmium in the Gills of the European Glass Eel ( Anguilla anguilla )</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative Evaluation of the Toxicity and Genotoxicity of Cadmium in amphibian larvae (Xenopus laevis and Pleurodeles waltl) Using the Comet Assay and tghe Micronucleus Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Elie</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (8), pp.3005-3011. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (4), pp.422-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es062415b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tox.20267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543673v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallothionein response to cadmium and zinc exposures compared in two freshwater bivalves, Dreissena polymorpha and Corbicula fluminea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotoxic and stress inductive potential of Cadmium in Xenopus laevis larvae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Marie</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78, pp.157-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547507v1</w:t>
+                <w:t xml:space="preserve">hal-00131211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallothionein gene expression and protein levels in triploid and diploid oysters Crassostrea gigas after exposure to cadmium and zinc.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evidence of an altered protective effect of metallothioneins after cadmium exposure in the digenean parasite-infected cockle (Cerastoderma edule)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/05-114R.1⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134 (02), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0031182006001375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663795v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of digenean parasite infection on metallothionein synthesis by the cockle (Cerastoderma edule): A multivariate field monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">cDNA cloning and gene expression of ribosomal S9 protein gene in the mollusk Corbicula fluminea: A new potential biomarker of metal contamination up-regulated by cadmium and repressed by zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Achard-Joris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Palvadeau</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2005.09.035⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/05-211r.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233011v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic and stress inductive potential of cadmium in Xenopus laevis larvae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Challenging the model for induction of metallothionein gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.02.029⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1787-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277743v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cDNA cloning and gene expression of ribosomal S9 protein gene in the mollusk Corbicula fluminea: A new potential biomarker of metal contamination up-regulated by cadmium and repressed by zinc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+                <w:t xml:space="preserve">Cytochrome c Oxydase Subunit I Gene is Up-regulated by Cadmium in Freshwater and Marine Bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Achard-Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/05-211r.1⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (3), pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-005-5671-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04547381v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the model for induction of metallothionein gene expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Metallothionein gene identification and expression in the cockle ( Cerastoderma edule) under parasitism (trematodes) and cadmium contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Desclaux-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Moreau</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.07.021⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2007014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04547514v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome c Oxydase Subunit I Gene is Up-regulated by Cadmium in Freshwater and Marine Bivalves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Genotoxic and stress inductive potential of cadmium in Xenopus laevis larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Marie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Y. Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-005-5671-9⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 78 (n° 2), pp. 157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547393v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallothionein gene identification and expression in the cockle ( Cerastoderma edule) under parasitism (trematodes) and cadmium contaminations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of digenean parasite infection on metallothionein synthesis by the cockle (Cerastoderma edule): A multivariate field monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr:2007014⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (5), pp.494-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2005.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233234v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Effects of Direct Cadmium Contamination on Gene Expression in Gills, Liver, Skeletal Muscles and Brain of the Zebrafish (Danio rerio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Metallothionein response to cadmium and zinc exposures compared in two freshwater bivalves, Dreissena polymorpha and Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boudou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 19 (3), pp.225-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-005-5670-x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 19 (4), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-005-4064-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04547386v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic and stress inductive potential of Cadmium in Xenopus laevis larvae.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Metallothionein gene expression and protein levels in triploid and diploid oysters Crassostrea gigas after exposure to cadmium and zinc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bourdineaud</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Moraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.412-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/05-114R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131211v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of an altered protective effect of metallothioneins after cadmium exposure in the digenean parasite-infected cockle (Cerastoderma edule)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative Effects of Direct Cadmium Contamination on Gene Expression in Gills, Liver, Skeletal Muscles and Brain of the Zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 134 (02), pp.237. </w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (3), pp.225-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0031182006001375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10534-005-5670-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233263v1</w:t>
+                <w:t xml:space="preserve">hal-04547386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of metallothioneins in the bivalve Corbicula Fliuminea during the depuration phase after in situ exposure to Cd and Zn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 63 (2), pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15223,103 +15223,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and trophic exposure of polystyrene and environmental nanoplastics on Corbicula fluminea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oïhana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ecotoxicologie aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
@@ -15374,77 +15374,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Cipolloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
@@ -15486,64 +15486,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling effects of temperature and oxygen on the population dynamics of the European sturgeon using dynamic energy budget theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cachot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15581,51 +15581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of habitat contamination on the health of declining American and European eel populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15677,2877 +15677,3322 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 32nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets des pressions anthropiques sur la biodiversité. Chapitre 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-193, 2020, 979-10-300-0335-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.45218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Sautour; Jérôme Baron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-135, 2020, 9791030008685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.45060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions récentes de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.194-209, 2020, 979-10-300-0335-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.45220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des Milieux Naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legube Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Région Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des milieux naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AcclimaTerra, Le Treut, H. (dir). Anticiper les changements climatiques en Nouvelle-Aquitaine. Pour agir dans les territoires. Éditions Région Nouvelle-Aquitaine, 2018. ISBN : 978-2-9564516-0-0. Chap.5, pp.120-149</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l’eau : chapitre 8.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.249-264, 2013, Dynamiques Environnementales, 978-2-86781-874-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Azaroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; Université de Pau et des Pays de l'Adour (UPPA); INRAE; École Nationale Supérieure de Cognitique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion des métaux de la mine au lagon : rôle du compartiment atmosphérique et dispersion au sein du compartiment biotique dulçaquicole et estuarien. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme DMML [Métaux, vol. 1]. Tome Nickel et Santé, CNRT Nickel et son environnement. 2019, 192 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et exposition humaine aux métaux en Nouvelle-Calédonie : synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programmes DMML, Dynamine et Métexpo [Métaux, vol. 4]. [Tome Nickel et Santé], CNRT Nickel et son environnement. 2019, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert trophique de nanomatériaux et des conséquences sur les organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dedourge Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Axe 5 Synthèses des pressions et des impacts caractérisant les eaux de la Garonne estuarienne. Recommandations de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2014, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation et utilisation des habitats estuariens par les poissons migrateurs thalassotoques : approche comparative Seine-Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coustillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597511v1</w:t>
-              </w:r>
-[...418 lines deleted...]
-                <w:t xml:space="preserve">hal-02599229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation et transfert de Ni, Cr, Co, Mn et Fe dans des organismes d'eau douce prélevés en rivière sous influence minière (Mont Koniambo, Nouvelle Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque international francophone en écotoxicologie aquatique EcoBIM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un diagnostic territorial pour comprendre et identifier les sources de micropolluants dans les eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion-Justine Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Journées Information Eaux (JIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEB-IB model to test trophic and ontogenic triggers on the downstream migration of juvenile European sturgeon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Chèvre</w:t>
+                <w:t xml:space="preserve">Transfer of Ni, Cr, Co, Mn and Fe from mining activities to freshwater trophic webs in rivers of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quinton</w:t>
+                <w:t xml:space="preserve">Y. Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gunkel-Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">SETAC Australasia Conférence, The role of environmental toxicology and chemistry in a changing environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607392v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Ni, Cr, Co, Mn and Fe from mining activities to freshwater trophic webs in rivers of New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Mining activities in New Caledonia: transfer of Ni, Cr, Co, Mn and Fe in freshwater trophic webs from natural biofilm to carnivorous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Australasia Conférence, The role of environmental toxicology and chemistry in a changing environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">1st International Workshop on the geochemical cycle of nickel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387371v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining activities in New Caledonia: transfer of Ni, Cr, Co, Mn and Fe in freshwater trophic webs from natural biofilm to carnivorous fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boula</w:t>
+                <w:t xml:space="preserve">A DEB-IB model to test trophic and ontogenic triggers on the downstream migration of juvenile European sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on the geochemical cycle of nickel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387354v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la pollution par les micropolluants à l’échelle d’une métropole : sources, impacts et leviers d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion-Justine Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">96. Congrès de l'ASTEE "Des territoires à l’Europe : Construire ensemble les transitions environnementales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an integrated strategy for micropollutants reduction in the waters of the metropolis of Bordeaux - The REGARD project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Réponses adaptatives ou délétères des jeunes stades de l’esturgeon européen Acipenser sturio en conditions multi-stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singapore International Water Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">XII Colloque EcoBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Le Havre, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853083v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses adaptatives ou délétères des jeunes stades de l’esturgeon européen Acipenser sturio en conditions multi-stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+                <w:t xml:space="preserve">Implementation of an integrated strategy for micropollutants reduction in the waters of the metropolis of Bordeaux - The REGARD project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Colloque EcoBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Le Havre, France. pp.29</w:t>
+              <w:t xml:space="preserve">Singapore International Water Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604815v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact écotoxicologiques et économiques des phénomènes de sous-oxygénation et de pollution des estuaires sur l'anguille européenne (Anguilla anguilla)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEL-scope : vulnérabilité, milieux, climat et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cadmium on aquatic bird Cairina moschata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème meeting annuel de la SETAC Europe. Protecting ecosystem health: facing the challenge of a globally changing environment.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du cadmium au déclin des populations d'anguille européenne (Anguilla anguilla) : impact sur la réussite de la migration de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASPS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver behaviour along the salinity gradient of the Gironde estuary: reactivity and bioaccumulation in eel (anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International symposium on oceanography of the Bay of Biscay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, San Sebastian, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pluridisciplinaire des mécanismes de contamination des hydrosystèmes continentaux et des zones rivulaires par les métaux (Cd, Zn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ANR ECCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Météo-France, Dec 2005, Toulouse, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18557,168 +19002,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des réseaux trophiques de l'estuaire de la Gironde par les métaux-traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Système fluvio-estuarien de la Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId568"/>
+      <w:footerReference w:type="default" r:id="rId579"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18865,51 +19310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pereto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#239;hana Latchere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02769-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pereto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lemoing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiare Belamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Clerandeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Samin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P Dassi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eve.2023.100012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2023.109714" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00022B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04679943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Labassa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes M.I. Hani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03962211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25588-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;anne-Amaya Cipolloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Simon-Bouhet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pauline Dassi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29782-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Germande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaufils" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Freund-Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2022.2030821" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113564" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03664655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Quignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deweirdt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4254496" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pauline Dassi&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;anne Cipolloni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17047-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Cordier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04827-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gigault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Venel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.215" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Venel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133824" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129285" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135158" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebordais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Venel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie S. Langlois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051151" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefrancois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gesset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112720" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141219v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pradel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c07545" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02117520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;gan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04668-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4009-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4858" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05139-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etcheverria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gourves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments7060048" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lerat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Schafer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138552" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434075v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mesmer-Dudons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05025-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03026341v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.258" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354043v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.05.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-018-0241-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.01.024" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aridane G. Gonzalez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina S. Ivanova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Oleinikova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8030099" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797345v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8400-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324139v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lagarde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.08.090" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verreault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705876v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Patey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Couillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.08.139" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499139v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.04.059" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Charron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4139-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153605v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6995-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604858v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannetier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Normandeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couture" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.1310048-9697" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289126v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannetier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosabal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauzent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0473" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289127v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oses" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5754-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3T8WXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Pavey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougeux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13466" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZR1KXJ2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548265v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.01.022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q6PTQGZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543359v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.05.103" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTGS3ZB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901354v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.03.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49R8QS8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546713v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Feng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renedo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03587" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury-Brachet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03586" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289130v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.06.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTS4NFSR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4303-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moffett" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peluhet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503712c" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068022v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coudret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normendeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1356-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548104v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.01.042" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0450SD7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153609v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2895-7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548210v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffe Guillemine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z279J6C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357364v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1045-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8989718AF7EC978B5529DD4F0DD2E441BBAFD59E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945289v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel N. Laclau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153613v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Landi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.01.011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749442v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laclau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13067710" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montero" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK0Z9S2X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499094v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schafer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chiffoleau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Blanc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Auger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.036" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596863v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1em10581g" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595504v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357367v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Robert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.02.051" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357365v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.020" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547923v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daverat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.04.009" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR70LVLM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244343v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jude" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Raymond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.07.028" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB90P7TD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244355v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Nili" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.12.007" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ1RDCLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984543v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-009-0401-7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH3J0QCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592940v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Pokrovsky" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Martinez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H1WX9LB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702567v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.029" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M6PNZPW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702568v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-009-9232-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592036v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-009-9250-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1DB63A9952C279626C55D9E54A2C57DD25F7C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547422v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mornet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03216589" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384733v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es703127c" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909899v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501951v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Denier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Hill" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Rotchell" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.02.038" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590661v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590356v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.023" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HQWQHK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546369v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Achard-Joris" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moreau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Lucas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.06.005" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35SX5623-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138522v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourdineaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#232;thes" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588903v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.12.014" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S75P6XJG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589169v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167212v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20267" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKQQHWTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543673v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062415b" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63K5D8HX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547507v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-4064-4" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663795v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Moraga" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-114R.1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233011v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Palvadeau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2005.09.035" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQZXT5K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277743v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuenot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.02.029" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547381v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-211r.1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H0XPM9C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547514v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Moreau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.07.021" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLG1Q163-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-5671-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233234v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desclaux-Marchand" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2007014" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547386v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-5670-x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7T5MCRW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131211v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233263v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182006001375" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VX0FNH5P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909821v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andres" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143350v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424432v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cipolloni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Pascal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605230v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaugeois" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595455v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.C. Campbell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600057v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge Geffard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597511v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309578v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599229v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387612v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellec" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239310v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Justine Capdeville" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouly" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chollet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607392v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ch&#232;vre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387371v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boula" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387354v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853164v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604815v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delage" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598076v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanceleur" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chiffoleau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628825v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595354v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594996v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ebel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587287v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pereto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pereto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lemoing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#239;hana Latchere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02769-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;anne-Amaya Cipolloni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Simon-Bouhet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pauline Dassi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29782-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2023.109714" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiare Belamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Clerandeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138521" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Samin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P Dassi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eve.2023.100012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Muller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00022B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04679943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Labassa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes M.I. Hani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115730" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03962211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25588-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Venel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129283" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Germande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaufils" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4254496" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03664655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Quignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deweirdt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Freund-Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050847" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2022.2030821" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113564" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pauline Dassi&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;anne Cipolloni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17047-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Cordier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04827-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gigault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Venel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.215" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebordais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Venel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie S. Langlois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051151" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefrancois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gesset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112720" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pradel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c07545" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etcheverria" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gourves" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments7060048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lerat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Schafer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138552" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mesmer-Dudons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05025-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4858" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05139-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02117520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;gan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04668-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4009-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03026341v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.258" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799939v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aridane G. Gonzalez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina S. Ivanova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Oleinikova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8030099" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797345v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8400-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.08.090" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324149v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.01.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.05.014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-018-0241-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verreault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claveau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Patey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Couillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.08.139" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.04.059" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289128v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Pavey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougeux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauzent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13466" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZR1KXJ2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannetier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Normandeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couture" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.1310048-9697" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6995-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282833v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Charron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4139-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannetier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosabal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0473" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289127v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oses" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5754-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3T8WXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901354v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.03.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49R8QS8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Feng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renedo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03587" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546720v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury-Brachet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03586" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouchet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauthier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.05.103" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTGS3ZB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548265v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.01.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q6PTQGZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289130v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.06.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTS4NFSR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4303-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153609v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2895-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548210v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffe Guillemine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.012" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z279J6C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068022v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baillon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coudret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normendeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1356-x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289133v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moffett" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peluhet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503712c" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548104v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.01.042" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0450SD7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357364v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1045-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8989718AF7EC978B5529DD4F0DD2E441BBAFD59E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153613v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Landi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.01.011" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945289v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel N. Laclau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749442v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laclau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13067710" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357365v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.020" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547923v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daverat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.04.009" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR70LVLM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595504v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596863v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1em10581g" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499094v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schafer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chiffoleau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Blanc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Auger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.036" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244420v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montero" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK0Z9S2X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357367v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Robert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.02.051" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984543v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-009-0401-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH3J0QCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244355v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Nili" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.12.007" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ1RDCLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244343v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jude" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Raymond" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.07.028" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB90P7TD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592940v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Pokrovsky" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Martinez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H1WX9LB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702567v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.029" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M6PNZPW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592036v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-009-9250-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1DB63A9952C279626C55D9E54A2C57DD25F7C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702568v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-009-9232-5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501951v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Denier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Hill" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Rotchell" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.02.038" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590661v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547422v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mornet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03216589" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384733v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es703127c" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909899v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590356v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.023" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HQWQHK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543673v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062415b" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63K5D8HX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546369v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Achard-Joris" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moreau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Lucas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.06.005" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35SX5623-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138522v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourdineaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#232;thes" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588903v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.12.014" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S75P6XJG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589169v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167212v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20267" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKQQHWTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131211v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuenot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233263v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182006001375" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VX0FNH5P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547381v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-211r.1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H0XPM9C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547514v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Moreau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.07.021" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLG1Q163-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547393v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-5671-9" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233234v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desclaux-Marchand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2007014" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277743v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.02.029" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233011v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Palvadeau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2005.09.035" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQZXT5K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547507v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-4064-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663795v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Moraga" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-114R.1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547386v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-5670-x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7T5MCRW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909821v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andres" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143350v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424432v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cipolloni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Pascal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605230v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaugeois" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595455v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.C. Campbell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611933v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45218" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45218" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611385v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45060" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45060" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611927v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45220" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45220" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309578v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599229v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600057v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge Geffard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605341v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597511v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387612v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellec" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239310v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Justine Capdeville" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouly" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chollet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387371v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boula" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387354v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607392v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ch&#232;vre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853164v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604815v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delage" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598076v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanceleur" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chiffoleau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628825v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595354v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594996v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ebel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587287v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>