--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1254,278 +1254,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do non-native plants affect terrestrial arthropods in the sub-Antarctic Kerguelen Islands?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and ontogenetic variations in sardine feeding conditions in the Bay of Biscay through fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-022-03010-x⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, 105514, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689429v1</w:t>
+                <w:t xml:space="preserve">hal-03485223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and ontogenetic variations in sardine feeding conditions in the Bay of Biscay through fatty acid composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do non-native plants affect terrestrial arthropods in the sub-Antarctic Kerguelen Islands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 173, 105514, 12 p. </w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (3), pp.491-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00300-022-03010-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485223v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huff and puff and blow down: invasive plants traits response to strong winds at the Southern Oceanic Islands</w:t>
               </w:r>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-022-03010-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03485223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105514" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barrio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08249" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Madec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Metral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05024933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BRES0099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03485223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-022-03010-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barrio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08249" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Madec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Metral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05024933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BRES0099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>