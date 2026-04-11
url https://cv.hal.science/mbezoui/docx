--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -181,5547 +181,5776 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A memetic method for solving portfolio optimization problem under cardinality, quantity, and pre-assignment constraints</w:t>
+                <w:t xml:space="preserve">Phygital Twin IoT: A Hardware-Software Decomposition Architecture for Scalable and Secure Digital Twin IoT Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Regaigui</w:t>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Moulai</w:t>
+                <w:t xml:space="preserve">Foudil Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adel Oulefki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Ouamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2025.113058⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of the Computer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJCS.2026.3681725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018017v1</w:t>
+                <w:t xml:space="preserve">hal-05586555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating preferences within multiobjective flexible job shop scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A memetic method for solving portfolio optimization problem under cardinality, quantity, and pre-assignment constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Regaigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Moulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.07.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175 (113058), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2025.113058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760262v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dominating Tree Based Leader Election Algorithm for Smart Cities IoT Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kadjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28, pp.718-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11036-020-01599-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the polygon hull of a network without conditions on the starting vertex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating preferences within multiobjective flexible job shop scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ett.3696⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 305 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303242v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Lifetime Target Coverage in Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Finding the polygon hull of a network without conditions on the starting vertex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11277-019-06935-5⟩</w:t>
+              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.e3696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ett.3696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501797v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative method for solving a bi-objective constrained portfolio optimization problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum Lifetime Target Coverage in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.1525-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-019-06935-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958311v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-LPCN: A Distributed Least Polar-angle Connected Node Algorithm for Finding the Boundary of a Wireless Sensor Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An iterative method for solving a bi-objective constrained portfolio optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Moulaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.11.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01402480v1</w:t>
+                <w:t xml:space="preserve">hal-01958311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D-LPCN: A Distributed Least Polar-angle Connected Node Algorithm for Finding the Boundary of a Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoudi Massinissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahar Kechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LPCN: Least Polar-angle Connected Node Algorithm to Find a Polygon Hull in a Connected Euclidean Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Lalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoudi Massinissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnca.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Pricing Decisions with Aircraft and Gate Scheduling in Airport Operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Meta-learning with similarity-weighted transfer for manufacturing optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Nouinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soheil Y. Sibdari</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534832v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference-Based Multi-Objective Optimization for Student Transportation: A Machine Learning Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raja Ibnelbey</w:t>
+                <w:t xml:space="preserve">Coupling Pricing Decisions with Aircraft and Gate Scheduling in Airport Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Nouinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Y. Sibdari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974058v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preference-Based Multi-Objective Optimization for Student Transportation: A Machine Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ibnelbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reality and Science Fiction in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397360v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New heuristic order based on tree-decomposition for solving CSPs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence africaine de recherche en informatique et en mathématiques appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Béjaia, Algeria</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893806v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t>
+                <w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulaziz Turki Almaktoom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">Reality and Science Fiction in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543143v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New heuristic order based on tree-decomposition for solving CSPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillia Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence africaine de recherche en informatique et en mathématiques appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Béjaia, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389027v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Modular Deep Reinforcement Learning Digital-Twins Framework: A Step towards optimal RMS control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Future Networks &amp; Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389196v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPA-Code for Secure Binary Sequence Generation from Graph-Based Scanning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jameleddine Hassine</w:t>
+                <w:t xml:space="preserve">Équilibrage des lignes de désassemblage avec des robots collaboratifs dans un environnement aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389220v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équilibrage des lignes de désassemblage avec des robots collaboratifs dans un environnement aléatoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilhem Slama</w:t>
+                <w:t xml:space="preserve">RPA-Code for Secure Binary Sequence Generation from Graph-Based Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jameleddine Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Fadhl Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397385v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a digital twin IoT for the validation of AI algorithms in smart-city applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+                <w:t xml:space="preserve">Towards a Modular Deep Reinforcement Learning Digital-Twins Framework: A Step towards optimal RMS control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking (MLN'2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Future Networks &amp; Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389064v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework to solve flexible jobshop scheduling problems in the context of Industry 5.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a digital twin IoT for the validation of AI algorithms in smart-city applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ngadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 32)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking (MLN'2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718269v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference-driven tabu search for multiobjective scheduling problems</w:t>
+                <w:t xml:space="preserve">A new framework to solve flexible jobshop scheduling problems in the context of Industry 5.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587512v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preference-driven tabu search for multiobjective scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370957v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+                <w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ngadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tashkent TAS Uzbekistan, France. pp.657-666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3584202.3584302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410822v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding decision-maker's preferences in the multi-objective Tabu search method for scheduling problems</w:t>
+                <w:t xml:space="preserve">Integrating preference models into multiobjective optimization for scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285086v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating preference models into multiobjective optimization for scheduling problems</w:t>
+                <w:t xml:space="preserve">Embedding decision-maker's preferences in the multi-objective Tabu search method for scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218969v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303247v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kadjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkamel Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3231053.3231090⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3341325.3342014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829227v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.42-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704422v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Security Protocol Designed for the Context of Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
+                <w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alshaikh Muath</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829250v1</w:t>
+                <w:t xml:space="preserve">hal-01804280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3231053.3231089⟩</w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836035v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Boundary Nodes of a Euclidean Graph: Algorithms and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Distributed Security Protocol Designed for the Context of Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alshaikh Muath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint EURO/ALIO International Conference 2018 on Applied Combinatorial Optimization (EURO/ALIO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500681v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid method to maximize the lifetime of coverage in IoT networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3231053.3231090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716649v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3231053.3231089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829251v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Finding the Boundary Nodes of a Euclidean Graph: Algorithms and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint EURO/ALIO International Conference 2018 on Applied Combinatorial Optimization (EURO/ALIO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804280v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BROGO: A New Low Energy Consumption Algorithm for Leader Election in WSNs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new hybrid method to maximize the lifetime of coverage in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Lalem</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Moulaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in E-Systems Engineering (DeSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545356v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Revised BROGO Algorithm for Leader Election in Wireless Sensor and IoT Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A multi-criteria decision support tool for projet portfolio management of the Sonatrach oil upstream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissia Kaouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574227v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theory approach to solve linear bi-objective programming problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOGO: A New Distributed Leader Election Algorithm in WSNs with Low Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umber Noreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">ICFITT EAI International Conference on Future Internet Technologies and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Surat, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570520v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria decision support tool for projet portfolio management of the Sonatrach oil upstream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Wait-Before-Starting Algorithm for Fast, Fault-Tolerant and Low Energy Leader Election in WSNs Dedicated to Smart-Cities and IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570521v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOGO: A New Distributed Leader Election Algorithm in WSNs with Low Energy Consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A game theory approach to solve linear bi-objective programming problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFITT EAI International Conference on Future Internet Technologies and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Surat, India</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545331v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wait-Before-Starting Algorithm for Fast, Fault-Tolerant and Low Energy Leader Election in WSNs Dedicated to Smart-Cities and IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">BROGO: A New Low Energy Consumption Algorithm for Leader Election in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kadjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Lalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Developments in E-Systems Engineering (DeSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574225v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Distributed Algorithm for Finding Dominating Sets in IoT Networks under Multiple Criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Revised BROGO Algorithm for Leader Election in Wireless Sensor and IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570519v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Algorithm for Finding a Dominating Set in Wireless Sensor and IoT Networks Based on the Wait-Before-Starting Concept</w:t>
+                <w:t xml:space="preserve">A New Distributed Algorithm for Finding Dominating Sets in IoT Networks under Multiple Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574226v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Algorithm to Find Boundaries of Connected Components of a Euclidean Graph</w:t>
+                <w:t xml:space="preserve">A New Algorithm for Finding a Dominating Set in Wireless Sensor and IoT Networks Based on the Wait-Before-Starting Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SoC SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556282v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Boundary Nodes of a Wireless Sensor Network Without Conditions on the Starting Node</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Distributed Algorithm to Find Boundaries of Connected Components of a Euclidean Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t>
+              <w:t xml:space="preserve">GDR SoC SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342450v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact method for solving bi-objective cardinality constrained portfolio selection problem</w:t>
+                <w:t xml:space="preserve">An empirical study to find the optimal number of security in portfolio selection problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaï Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Multidimensional Finance, Insurance and Investment (ICMFII'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294143v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical study to find the optimal number of security in portfolio selection problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding the Boundary Nodes of a Wireless Sensor Network Without Conditions on the Starting Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multidimensional Finance, Insurance and Investment (ICMFII'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Valence, Spain</w:t>
+              <w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299626v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative method for finding the efficient frontier for a cardinality constrained portfolio assets selection</w:t>
+                <w:t xml:space="preserve">Exact method for solving bi-objective cardinality constrained portfolio selection problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaï Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 23rd International Conference on Multiple Criteria Decision Making MCDM </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">17ème Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556309v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact method for generating efficient solutions to constrained portfolio assets selection</w:t>
+                <w:t xml:space="preserve">An iterative method for finding the efficient frontier for a cardinality constrained portfolio assets selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaï Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL AND EXPERIMENTAL SCIENCE AND ENGINEERING (ICCESEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve"> The 23rd International Conference on Multiple Criteria Decision Making MCDM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556308v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exact method for generating efficient solutions to constrained portfolio assets selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL AND EXPERIMENTAL SCIENCE AND ENGINEERING (ICCESEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antalya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An exact method for multiple objective mixed-integer linear programming problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaï Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOR, International Symposium on Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5731,188 +5960,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundaries and Hulls of Euclidean Graphs: From Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press, Taylor and Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9781138048911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode adaptée de programmation quadratique convexe: Théorie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires europeennes 2011, 978-6131573668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5922,181 +6151,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Laouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renault É., Boumerdassi S., Bouzefrane S. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. MSPN 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11005, Springer, Cham, pp.42-53, 2019, Lecture Notes in Computer Science, 978-3-030-03100-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6164,51 +6393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="286A8624"/>
+    <w:nsid w:val="F3EC4768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6395,51 +6624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mbezoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6930-1088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Regaigui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Saadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-019-06935-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moula&#239;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Y. Sibdari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ibnelbey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillia Ouali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Younsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Hassine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fadhl Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaikh Muath" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moula&#239; Mustapha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeddi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissia Kaouane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01299626v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01558055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Amrouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01804676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Boundaries-and-Hulls-of-Euclidean-Graphs-From-Theory-to-Practice/Bounceur-Bezoui-Euler/p/book/9781138048911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mbezoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6930-1088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oulefki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ouamri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCS.2026.3681725" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Regaigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Saadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-019-06935-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moula&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Y. Sibdari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ibnelbey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillia Ouali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Younsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Hassine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fadhl Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaikh Muath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moula&#239; Mustapha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissia Kaouane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeddi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01299626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556308v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01558055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Amrouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01804676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Boundaries-and-Hulls-of-Euclidean-Graphs-From-Theory-to-Practice/Bounceur-Bezoui-Euler/p/book/9781138048911" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>