--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -466,295 +466,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dominating Tree Based Leader Election Algorithm for Smart Cities IoT Infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating preferences within multiobjective flexible job shop scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Kadjouh</w:t>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11036-020-01599-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 305 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924057v1</w:t>
+                <w:t xml:space="preserve">hal-03760262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating preferences within multiobjective flexible job shop scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dominating Tree Based Leader Election Algorithm for Smart Cities IoT Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kadjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+                <w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 305 (3), </w:t>
+              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.718-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11036-020-01599-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760262v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the polygon hull of a network without conditions on the starting vertex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,51 +762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (3), pp.e3696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -853,64 +853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Lifetime Target Coverage in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1000,64 +1000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Moulaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1108,64 +1108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoudi Massinissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Lalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1229,90 +1229,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPCN: Least Polar-angle Connected Node Algorithm to Find a Polygon Hull in a Connected Euclidean Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Lalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoudi Massinissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -1342,51 +1342,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1408,51 +1408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Nouinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1471,4427 +1471,4332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Pricing Decisions with Aircraft and Gate Scheduling in Airport Operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajar Nouinou</w:t>
+                <w:t xml:space="preserve">Preference-Based Multi-Objective Optimization for Student Transportation: A Machine Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ibnelbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soheil Y. Sibdari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534832v1</w:t>
+                <w:t xml:space="preserve">hal-04974058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference-Based Multi-Objective Optimization for Student Transportation: A Machine Learning Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Ibnelbey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madani Bezoui</w:t>
+                <w:t xml:space="preserve">Abdulaziz Turki Almaktoom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Reality and Science Fiction in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974058v1</w:t>
+                <w:t xml:space="preserve">hal-04397360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New heuristic order based on tree-decomposition for solving CSPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillia Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">Conférence africaine de recherche en informatique et en mathématiques appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Béjaia, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543143v1</w:t>
+                <w:t xml:space="preserve">hal-04893806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t>
+                <w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reality and Science Fiction in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397360v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New heuristic order based on tree-decomposition for solving CSPs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Younsi</w:t>
+                <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence africaine de recherche en informatique et en mathématiques appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Béjaia, Algeria</w:t>
+              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893806v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RPA-Code for Secure Binary Sequence Generation from Graph-Based Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jameleddine Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Fadhl Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389027v1</w:t>
+                <w:t xml:space="preserve">hal-04389220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équilibrage des lignes de désassemblage avec des robots collaboratifs dans un environnement aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPA-Code for Secure Binary Sequence Generation from Graph-Based Scanning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jameleddine Hassine</w:t>
+                <w:t xml:space="preserve">Towards a Modular Deep Reinforcement Learning Digital-Twins Framework: A Step towards optimal RMS control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Fadhl Ahmed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Future Networks &amp; Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389220v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Modular Deep Reinforcement Learning Digital-Twins Framework: A Step towards optimal RMS control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
+                <w:t xml:space="preserve">Toward a digital twin IoT for the validation of AI algorithms in smart-city applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ngadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Future Networks &amp; Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking (MLN'2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389196v1</w:t>
+                <w:t xml:space="preserve">hal-04389064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a digital twin IoT for the validation of AI algorithms in smart-city applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Ngadi</w:t>
+                <w:t xml:space="preserve">A new framework to solve flexible jobshop scheduling problems in the context of Industry 5.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madani Bezoui</w:t>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laaziz Lahlou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking (MLN'2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389064v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework to solve flexible jobshop scheduling problems in the context of Industry 5.0</w:t>
+                <w:t xml:space="preserve">Preference-driven tabu search for multiobjective scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 32)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718269v1</w:t>
+                <w:t xml:space="preserve">hal-03587512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference-driven tabu search for multiobjective scheduling problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ngadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tashkent TAS Uzbekistan, France. pp.657-666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3584202.3584302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587512v1</w:t>
+                <w:t xml:space="preserve">hal-04370957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+                <w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madani Bezoui</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370957v1</w:t>
+                <w:t xml:space="preserve">hal-03410822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating preference models into multiobjective optimization for scheduling problems</w:t>
+                <w:t xml:space="preserve">Embedding decision-maker's preferences in the multi-objective Tabu search method for scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218969v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding decision-maker's preferences in the multi-objective Tabu search method for scheduling problems</w:t>
+                <w:t xml:space="preserve">Integrating preference models into multiobjective optimization for scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285086v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kadjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkamel Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3341325.3342014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410822v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkamel Tari</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3341325.3342014⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3231053.3231090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303247v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829251v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Distributed Security Protocol Designed for the Context of Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alshaikh Muath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804280v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319313⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3231053.3231089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704422v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Security Protocol Designed for the Context of Internet of Things</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Finding the Boundary Nodes of a Euclidean Graph: Algorithms and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t>
+              <w:t xml:space="preserve">Joint EURO/ALIO International Conference 2018 on Applied Combinatorial Optimization (EURO/ALIO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829250v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A new hybrid method to maximize the lifetime of coverage in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Moulaï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829227v1</w:t>
+                <w:t xml:space="preserve">hal-01716649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Laouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.42-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836035v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Boundary Nodes of a Euclidean Graph: Algorithms and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madani Bezoui</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint EURO/ALIO International Conference 2018 on Applied Combinatorial Optimization (EURO/ALIO 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500681v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid method to maximize the lifetime of coverage in IoT networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BROGO: A New Low Energy Consumption Algorithm for Leader Election in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Moulaï</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kadjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Developments in E-Systems Engineering (DeSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716649v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria decision support tool for projet portfolio management of the Sonatrach oil upstream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Revised BROGO Algorithm for Leader Election in Wireless Sensor and IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570521v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOGO: A New Distributed Leader Election Algorithm in WSNs with Low Energy Consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A multi-criteria decision support tool for projet portfolio management of the Sonatrach oil upstream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Lalem</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissia Kaouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFITT EAI International Conference on Future Internet Technologies and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Surat, India</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545331v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wait-Before-Starting Algorithm for Fast, Fault-Tolerant and Low Energy Leader Election in WSNs Dedicated to Smart-Cities and IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">LOGO: A New Distributed Leader Election Algorithm in WSNs with Low Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umber Noreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Lalem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICFITT EAI International Conference on Future Internet Technologies and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Surat, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574225v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theory approach to solve linear bi-objective programming problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Wait-Before-Starting Algorithm for Fast, Fault-Tolerant and Low Energy Leader Election in WSNs Dedicated to Smart-Cities and IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youcef Djeddi</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570520v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BROGO: A New Low Energy Consumption Algorithm for Leader Election in WSNs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A game theory approach to solve linear bi-objective programming problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Lalem</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Djeddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in E-Systems Engineering (DeSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545356v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Revised BROGO Algorithm for Leader Election in Wireless Sensor and IoT Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A New Distributed Algorithm for Finding Dominating Sets in IoT Networks under Multiple Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massinissa Lounis</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574227v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Distributed Algorithm for Finding Dominating Sets in IoT Networks under Multiple Criteria</w:t>
+                <w:t xml:space="preserve">A Distributed Algorithm to Find Boundaries of Connected Components of a Euclidean Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaï Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">GDR SoC SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570519v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Algorithm for Finding a Dominating Set in Wireless Sensor and IoT Networks Based on the Wait-Before-Starting Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Lalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Laouid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Algorithm to Find Boundaries of Connected Components of a Euclidean Graph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding the Boundary Nodes of a Wireless Sensor Network Without Conditions on the Starting Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SoC SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556282v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical study to find the optimal number of security in portfolio selection problem</w:t>
+                <w:t xml:space="preserve">Exact method for solving bi-objective cardinality constrained portfolio selection problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaï Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multidimensional Finance, Insurance and Investment (ICMFII'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Valence, Spain</w:t>
+              <w:t xml:space="preserve">17ème Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299626v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Boundary Nodes of a Wireless Sensor Network Without Conditions on the Starting Node</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An empirical study to find the optimal number of security in portfolio selection problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaï Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Multidimensional Finance, Insurance and Investment (ICMFII'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342450v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact method for solving bi-objective cardinality constrained portfolio selection problem</w:t>
+                <w:t xml:space="preserve">An iterative method for finding the efficient frontier for a cardinality constrained portfolio assets selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaï Mustapha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve"> The 23rd International Conference on Multiple Criteria Decision Making MCDM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294143v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative method for finding the efficient frontier for a cardinality constrained portfolio assets selection</w:t>
+                <w:t xml:space="preserve">Exact method for generating efficient solutions to constrained portfolio assets selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaï Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 23rd International Conference on Multiple Criteria Decision Making MCDM </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL AND EXPERIMENTAL SCIENCE AND ENGINEERING (ICCESEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556309v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact method for generating efficient solutions to constrained portfolio assets selection</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An exact method for multiple objective mixed-integer linear programming problem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5906,51 +5811,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOR, International Symposium on Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5960,188 +5865,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundaries and Hulls of Euclidean Graphs: From Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press, Taylor and Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9781138048911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode adaptée de programmation quadratique convexe: Théorie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires europeennes 2011, 978-6131573668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6151,181 +6056,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Laouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renault É., Boumerdassi S., Bouzefrane S. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. MSPN 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11005, Springer, Cham, pp.42-53, 2019, Lecture Notes in Computer Science, 978-3-030-03100-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6393,51 +6298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3EC4768"/>
+    <w:nsid w:val="7A6785C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6624,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mbezoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6930-1088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oulefki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ouamri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCS.2026.3681725" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Regaigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Saadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-019-06935-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moula&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Y. Sibdari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ibnelbey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillia Ouali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Younsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Hassine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fadhl Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaikh Muath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moula&#239; Mustapha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissia Kaouane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeddi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01299626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556308v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01558055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Amrouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01804676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Boundaries-and-Hulls-of-Euclidean-Graphs-From-Theory-to-Practice/Bounceur-Bezoui-Euler/p/book/9781138048911" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mbezoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6930-1088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oulefki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ouamri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCS.2026.3681725" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Regaigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Saadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-019-06935-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moula&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ibnelbey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillia Ouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Younsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Hassine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fadhl Ahmed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389064v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaikh Muath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moula&#239; Mustapha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissia Kaouane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeddi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01299626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01558055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Amrouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01804676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Boundaries-and-Hulls-of-Euclidean-Graphs-From-Theory-to-Practice/Bounceur-Bezoui-Euler/p/book/9781138048911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>