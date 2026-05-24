--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,6243 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6191 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Madani BEZOUI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mbezoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6930-1088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=d8g50fgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche:</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phygital Twin IoT: A Hardware-Software Decomposition Architecture for Scalable and Secure Digital Twin IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Oulefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Ouamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCS.2026.3681725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic method for solving portfolio optimization problem under cardinality, quantity, and pre-assignment constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Regaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Moulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 175 (113058), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2025.113058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating preferences within multiobjective flexible job shop scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 305 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dominating Tree Based Leader Election Algorithm for Smart Cities IoT Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.718-731. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01599-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the polygon hull of a network without conditions on the starting vertex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.e3696. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lifetime Target Coverage in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.1525-1543. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-019-06935-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative method for solving a bi-objective constrained portfolio optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Moulaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-LPCN: A Distributed Least Polar-angle Connected Node Algorithm for Finding the Boundary of a Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-71. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPCN: Least Polar-angle Connected Node Algorithm to Find a Polygon Hull in a Connected Euclidean Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-learning with similarity-weighted transfer for manufacturing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference-Based Multi-Objective Optimization for Student Transportation: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ibnelbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Turki Almaktoom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality and Science Fiction in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New heuristic order based on tree-decomposition for solving CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillia Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence africaine de recherche en informatique et en mathématiques appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Béjaia, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kermali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équilibrage des lignes de désassemblage avec des robots collaboratifs dans un environnement aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPA-Code for Secure Binary Sequence Generation from Graph-Based Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fadhl Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Modular Deep Reinforcement Learning Digital-Twins Framework: A Step towards optimal RMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kermali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Future Networks &amp; Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a digital twin IoT for the validation of AI algorithms in smart-city applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ngadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaziz Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Machine Learning for Networking (MLN'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework to solve flexible jobshop scheduling problems in the context of Industry 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference-driven tabu search for multiobjective scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ngadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tashkent TAS Uzbekistan, France. pp.657-666, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3584202.3584302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding decision-maker's preferences in the multi-objective Tabu search method for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating preference models into multiobjective optimization for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Security Protocol Designed for the Context of Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alshaikh Muath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Boundary Nodes of a Euclidean Graph: Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EURO/ALIO International Conference 2018 on Applied Combinatorial Optimization (EURO/ALIO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid method to maximize the lifetime of coverage in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Moulaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BROGO: A New Low Energy Consumption Algorithm for Leader Election in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in E-Systems Engineering (DeSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revised BROGO Algorithm for Leader Election in Wireless Sensor and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision support tool for projet portfolio management of the Sonatrach oil upstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissia Kaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGO: A New Distributed Leader Election Algorithm in WSNs with Low Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFITT EAI International Conference on Future Internet Technologies and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Surat, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wait-Before-Starting Algorithm for Fast, Fault-Tolerant and Low Energy Leader Election in WSNs Dedicated to Smart-Cities and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theory approach to solve linear bi-objective programming problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Djeddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Distributed Algorithm for Finding Dominating Sets in IoT Networks under Multiple Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for Finding a Dominating Set in Wireless Sensor and IoT Networks Based on the Wait-Before-Starting Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Algorithm to Find Boundaries of Connected Components of a Euclidean Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Boundary Nodes of a Wireless Sensor Network Without Conditions on the Starting Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact method for solving bi-objective cardinality constrained portfolio selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study to find the optimal number of security in portfolio selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidimensional Finance, Insurance and Investment (ICMFII'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative method for finding the efficient frontier for a cardinality constrained portfolio assets selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The 23rd International Conference on Multiple Criteria Decision Making MCDM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact method for generating efficient solutions to constrained portfolio assets selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL AND EXPERIMENTAL SCIENCE AND ENGINEERING (ICCESEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for multiple objective mixed-integer linear programming problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOR, International Symposium on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries and Hulls of Euclidean Graphs: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press, Taylor and Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781138048911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode adaptée de programmation quadratique convexe: Théorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes 2011, 978-6131573668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renault É., Boumerdassi S., Bouzefrane S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. MSPN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11005, Springer, Cham, pp.42-53, 2019, Lecture Notes in Computer Science, 978-3-030-03100-8. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6298,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A6785C8"/>
+    <w:nsid w:val="C169C116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6529,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mbezoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6930-1088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oulefki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ouamri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCS.2026.3681725" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Regaigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Saadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-019-06935-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moula&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ibnelbey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillia Ouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Younsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Hassine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fadhl Ahmed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389064v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaikh Muath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moula&#239; Mustapha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissia Kaouane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeddi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01299626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01558055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Amrouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01804676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Boundaries-and-Hulls-of-Euclidean-Graphs-From-Theory-to-Practice/Bounceur-Bezoui-Euler/p/book/9781138048911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mbezoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6930-1088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=d8g50fgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586555v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oulefki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ouamri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCS.2026.3681725" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Regaigui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Saadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-019-06935-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moula&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ibnelbey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillia Ouali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Younsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Hassine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fadhl Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaikh Muath" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moula&#239; Mustapha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissia Kaouane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeddi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01299626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01556308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01558055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Amrouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01804676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Boundaries-and-Hulls-of-Euclidean-Graphs-From-Theory-to-Practice/Bounceur-Bezoui-Euler/p/book/9781138048911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558053v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>