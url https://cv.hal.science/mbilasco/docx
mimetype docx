--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -2113,299 +2113,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et modélisation de scènes 3D</w:t>
+                <w:t xml:space="preserve">Towards Geospatial Queries in a Semantic Digital Library for 3D Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12 (2), pp.121-135</w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.337-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221812v1</w:t>
+                <w:t xml:space="preserve">hal-01221816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Geospatial Queries in a Semantic Digital Library for 3D Data</w:t>
+                <w:t xml:space="preserve">Sémantique et modélisation de scènes 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (3), pp.337-353</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (2), pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221816v1</w:t>
+                <w:t xml:space="preserve">hal-01221812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAMP: A Model for Generating Adaptable Multimedia Presentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (3), pp.361-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2573,442 +2573,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S3TC: Spiking Separated Spatial and Temporal Convolutions with Unsupervised STDP-based Learning for Action Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille El-Assal</w:t>
+                <w:t xml:space="preserve">Neuronal Competition Groups with Supervised STDP for Spike-Based Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Kolkata, France</w:t>
+              <w:t xml:space="preserve">NeurIPS Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720991v1</w:t>
+                <w:t xml:space="preserve">hal-04721171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Consistency Map for Facial Expression Spotting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allaert</w:t>
+                <w:t xml:space="preserve">S3TC: Spiking Separated Spatial and Temporal Convolutions with Unsupervised STDP-based Learning for Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille El-Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Content-based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Kolkata, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654155v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdvART: Adversarial Art for Camouflaged Object Detection Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion Consistency Map for Facial Expression Spotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouala Benjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Guesmi</w:t>
+                <w:t xml:space="preserve">Amel Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ihsen Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Content-based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Reykjavík, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964950v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal Competition Groups with Supervised STDP for Spike-Based Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tirilly</w:t>
+                <w:t xml:space="preserve">AdvART: Adversarial Art for Camouflaged Object Detection Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shafique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsen Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.666-672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10648014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721171v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D versus 3D Convolutional Spiking Neural Networks Trained with Unsupervised STDP for Human Action Recognition</w:t>
               </w:r>
@@ -3178,247 +3178,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study On the Effects of Pre-processing On Spatio-temporal Action Recognition Using Spiking Neural Networks Trained with STDP</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BAREM: A multimodal dataset of individuals interacting with an e-service platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Content-based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille (en ligne), France</w:t>
+              <w:t xml:space="preserve">CBMI 2021 - Content-based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263914v1</w:t>
+                <w:t xml:space="preserve">hal-03263944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAREM: A multimodal dataset of individuals interacting with an e-service platform</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Study On the Effects of Pre-processing On Spatio-temporal Action Recognition Using Spiking Neural Networks Trained with STDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille El-Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI 2021 - Content-based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille / Virtual, France</w:t>
+              <w:t xml:space="preserve">Content-based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263944v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving STDP-based Visual Feature Learning with Whitening</w:t>
               </w:r>
@@ -3493,852 +3493,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-based Face Alignment with Local Motion Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Belmonte</w:t>
+                <w:t xml:space="preserve">Multi-layered Spiking Neural Network with Target Timestamp Threshold Adaptation and STDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Conf. on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042559v1</w:t>
+                <w:t xml:space="preserve">hal-02146289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layered Spiking Neural Network with Target Timestamp Threshold Adaptation and STDP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Falez</w:t>
+                <w:t xml:space="preserve">Video-based Face Alignment with Local Motion Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IEEE Winter Conf. on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146289v1</w:t>
+                <w:t xml:space="preserve">hal-02042559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Spatio-Temporal Face Alignment in Unconstrained Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
+                <w:t xml:space="preserve">Mastering the Output Frequency in Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644813v1</w:t>
+                <w:t xml:space="preserve">hal-01741500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’apport de la reconstruction des régions occultées du visage pour la reconnaissance des expressions</w:t>
+                <w:t xml:space="preserve">Mastering Occlusions by Using Intelligent Facial Frameworks Based on the Propagation of Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993650v1</w:t>
+                <w:t xml:space="preserve">hal-01845363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic index finger gesture video dataset for mobile interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinet</w:t>
+                <w:t xml:space="preserve">Towards Spatio-Temporal Face Alignment in Unconstrained Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">VISAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845367v1</w:t>
+                <w:t xml:space="preserve">hal-01644813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering the Output Frequency in Spiking Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tirilly</w:t>
+                <w:t xml:space="preserve">Dynamic index finger gesture video dataset for mobile interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagan Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741500v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering Occlusions by Using Intelligent Facial Frameworks Based on the Propagation of Movement</w:t>
+                <w:t xml:space="preserve">Etude de l’apport de la reconstruction des régions occultées du visage pour la reconnaissance des expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845363v1</w:t>
+                <w:t xml:space="preserve">hal-01993650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent Optical Flow Maps for full and micro facial expression recognition</w:t>
               </w:r>
@@ -4850,243 +4850,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing FoxFaces: a 3-in-1 head dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Aissaoui</w:t>
+                <w:t xml:space="preserve">Head Yaw Estimation using Frontal Face Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifa Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taner Danisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306023v1</w:t>
+                <w:t xml:space="preserve">hal-01306038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head Yaw Estimation using Frontal Face Detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Mennesson</w:t>
+                <w:t xml:space="preserve">Introducing FoxFaces: a 3-in-1 head dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifa Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taner Danisman</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306038v1</w:t>
+                <w:t xml:space="preserve">hal-01306023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faces and Thoughts: An Empathic Dairy</w:t>
               </w:r>
@@ -5295,265 +5295,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Events detection using a video-surveillance Ontology and a rule-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Yassine Kazi Tani</w:t>
+                <w:t xml:space="preserve">Positive/Negative Emotion Detection from RGB-D upper Body Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Ballihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Lablack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Ghomari</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2014 : Workshops on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on FFER (Face and Facial Expression Recognition from Real World Videos)-ICPR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075090v1</w:t>
+                <w:t xml:space="preserve">hal-01074990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive/Negative Emotion Detection from RGB-D upper Body Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahoucine Ballihi</w:t>
+                <w:t xml:space="preserve">Events detection using a video-surveillance Ontology and a rule-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yassine Kazi Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Lablack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Ghomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on FFER (Face and Facial Expression Recognition from Real World Videos)-ICPR 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2014 : Workshops on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp 299-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16181-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074990v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation locale des changements de texture pour la reconnaissance d’expressions faciales spontanées</w:t>
               </w:r>
@@ -7111,1307 +7111,1307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics for intelligent delivery of multimedia content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting Human Behaviour from Video Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Symposium On Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t>
+              <w:t xml:space="preserve">Multitel Spring Workshop on Video Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730593v1</w:t>
+                <w:t xml:space="preserve">hal-00812331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion similarity measure between video sequences using multivariate time series modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
+                <w:t xml:space="preserve">Semantics for intelligent delivery of multimedia content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Djeraba</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhani Laitakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI), 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812128v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Facial Feature Detection for Facial Expression Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taner Danisman</w:t>
+                <w:t xml:space="preserve">Motion similarity measure between video sequences using multivariate time series modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Ghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabane Djeraba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computer Vision Theory and Applications (VISAPP) 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Algiers, Algeria. pp.292-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMWI.2010.5647919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812308v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPTV 2.0 from Triple Play to social TV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hang Nguyen</w:t>
+                <w:t xml:space="preserve">Automatic Facial Feature Detection for Facial Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taner Danisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hui Wang</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB) 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifth International Conference on Computer Vision Theory and Applications (VISAPP) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Angers, France. pp.407-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812316v1</w:t>
+                <w:t xml:space="preserve">hal-00812308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des mouvements anormaux dans des vidéos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Husam Alustwani</w:t>
+                <w:t xml:space="preserve">Prédiction de séries temporelles et applications à l'analyse de séquences vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Ghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Djeraba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hammamet, Tunisia. pp.699-700</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.713-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730568v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia metadata mapping : towards helping developers in their integration task</w:t>
+                <w:t xml:space="preserve">Schema matching for integrating multimedia metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taner Danisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail El Sayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Advances in Mobile Computing and Multimedia (MoMM) 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1971519.197155⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Algiers, Algeria. pp.234-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMWI.2010.5647884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812304v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Automatic Multimedia Metadata Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Amir</w:t>
+                <w:t xml:space="preserve">IPTV 2.0 from Triple Play to social TV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongguang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyu Myoung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2010 Poster and Demo Track</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Shanghai, China. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBMSB.2010.5463095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812317v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de séries temporelles et applications à l'analyse de séquences vidéos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Ghini</w:t>
+                <w:t xml:space="preserve">Détection des mouvements anormaux dans des vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Haidar Sharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam Alustwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Djeraba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.713-714</w:t>
+              <w:t xml:space="preserve">10 ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hammamet, Tunisia. pp.699-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730601v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schema matching for integrating multimedia metadata</w:t>
+                <w:t xml:space="preserve">Multimedia metadata mapping : towards helping developers in their integration task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taner Danisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail El Sayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI), 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Algiers, Algeria. pp.234-239, </w:t>
+              <w:t xml:space="preserve">8th International Conference on Advances in Mobile Computing and Multimedia (MoMM) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.205-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMWI.2010.5647884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1971519.197155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812318v1</w:t>
+                <w:t xml:space="preserve">hal-00812304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drowsy Driver Detection System Using Eye Blink Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Automatic Multimedia Metadata Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taner Danisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Djeraba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EKAW 2010 Poster and Demo Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lisboa, Portugal. pp.art 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812315v1</w:t>
+                <w:t xml:space="preserve">hal-00812317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Human Behaviour from Video Streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drowsy Driver Detection System Using Eye Blink Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taner Danisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitel Spring Workshop on Video Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Alger, Algeria. pp.230-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMWI.2010.5648121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812331v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metadata roles within CAM4HOME</w:t>
               </w:r>
@@ -8678,64 +8678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic-based rules for 3D scene adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8786,64 +8786,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MPEG-7 framework enhancing the reuse of 3D models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8894,64 +8894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User localization using a typology of 3D queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9002,64 +9002,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating 3D contents with MPEG-7 for reuse purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9110,64 +9110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAMP: Adaptable Templates for Synchronized Multimedia Presentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Intelligence (WI 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.645-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9205,64 +9205,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On indexing of 3D scenes using MPEG-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9313,64 +9313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSEAM: a model for annotating 3D scenes using MPEG-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9421,64 +9421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générer des présentations multimédia adaptées avec STAMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Bases de Données Avancées, BDA '04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9548,51 +9548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Human Action Recognition with Neuronal Competition in Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Cosmin Oanea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigoreta-Sofia Cojocar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9918,51 +9918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Haidar Sharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Djeraba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10160,77 +10160,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing Three Dimensional Scenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.346-352, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11248,51 +11248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ikne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104555" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El-Assal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2025.117263" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ronald Ward" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Chabane Djeraba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.05.077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ihaddadene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3129120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Belmonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2021.3124142" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2949559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.04.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644769v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mennesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djeraba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2017.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yassine Kazi Tani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ghomari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Lablack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13735-017-0133-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Danisman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2699-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Dahmane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Larabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0676-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.11.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Rautiainen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/11447-7051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.08.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.6.3.225-235" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghorbel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Bouzidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML64287.2025.00013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04654155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouala Benjemaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aissaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guesmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shafique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10648014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Goupy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mihoubi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan Arslan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006127402350242" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46843-3_1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Der Aa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153635" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16181-5_21" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Adaidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973503v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.542" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_33" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Belhadef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918219" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Djeraba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benabbas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1991997" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812330v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Laitakari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWI.2010.5647919" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Myoung Lee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2010.5463095" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Haidar Sharif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Alustwani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Sayad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1971519.197155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812317v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730601v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWI.2010.5647884" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWI.2010.5648121" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730595v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lozano Espinosa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GEOWS.2009.37" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221823v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cosmin Oanea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoreta-Sofia Cojocar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15873154" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin-Ioan Neamtiu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoreta Sofia Cojocar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17194640" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert-Levente Osv&#225;th" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15882836" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-126-9.ch011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470974582.ch19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450937v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Laine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Parviainen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Niemirepo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montejo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306753v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marilly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565800v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00206220v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02407177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410960v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devienne Philippe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d7f51c14135d5db826ff4e440621a3d21136913d;origin=https://gitlab.univ-lille.fr/bioinsp/falez-csnn-simulator;visit=swh:1:snp:8ed8bf7b7cd230015bd2d21f87d43f326b5db74a;anchor=swh:1:rev:4438b1bcb3c2d46094f4518e8d70c07d886ac381" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ikne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104555" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El-Assal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2025.117263" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ronald Ward" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Chabane Djeraba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.05.077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ihaddadene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3129120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Belmonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2021.3124142" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2949559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.04.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644769v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mennesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djeraba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2017.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yassine Kazi Tani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ghomari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Lablack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13735-017-0133-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Danisman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2699-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Dahmane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Larabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0676-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.11.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Rautiainen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/11447-7051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.08.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.6.3.225-235" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghorbel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Bouzidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML64287.2025.00013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Goupy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04654155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouala Benjemaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aissaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guesmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shafique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10648014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mihoubi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042559v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan Arslan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006127402350242" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46843-3_1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Der Aa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153635" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16181-5_21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Adaidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973503v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.542" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_33" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Belhadef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918219" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Djeraba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benabbas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1991997" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812330v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Laitakari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWI.2010.5647919" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Sayad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWI.2010.5647884" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Myoung Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2010.5463095" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Haidar Sharif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Alustwani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812304v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1971519.197155" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWI.2010.5648121" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730595v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lozano Espinosa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GEOWS.2009.37" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221823v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cosmin Oanea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoreta-Sofia Cojocar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15873154" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin-Ioan Neamtiu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoreta Sofia Cojocar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17194640" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert-Levente Osv&#225;th" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15882836" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-126-9.ch011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470974582.ch19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450937v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Laine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Parviainen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Niemirepo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montejo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306753v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marilly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565800v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00206220v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02407177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410960v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devienne Philippe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d7f51c14135d5db826ff4e440621a3d21136913d;origin=https://gitlab.univ-lille.fr/bioinsp/falez-csnn-simulator;visit=swh:1:snp:8ed8bf7b7cd230015bd2d21f87d43f326b5db74a;anchor=swh:1:rev:4438b1bcb3c2d46094f4518e8d70c07d886ac381" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>