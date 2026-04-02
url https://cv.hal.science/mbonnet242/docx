--- v0 (2026-03-03)
+++ v1 (2026-04-02)
@@ -1652,234 +1652,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les élections dans les processus de décolonisation : l’exemple de la Nouvelle Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’internationalisation du droit des élections politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instrumentalisation du droit constitutionnel dans la reconstruction internationalisée de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude de l'EUR Lexsociété : L'instrumentalisation du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR LexSociété (Faculté de droit et science politique, Université Côte d'Azur); Association des étudiants du Master 2 Droit pénal fondamental de la Côte d'Azur, Nov 2024, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'encadrement de l'écriture des Constitutions post-conflictuelles par les organisations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture des constitutions en période de conflit armé, étude interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249061v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05249057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice internationale face aux conflits armés : une judiciarisation des conflits armés ?</w:t>
               </w:r>
@@ -2655,51 +2655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gudzenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gudzenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>