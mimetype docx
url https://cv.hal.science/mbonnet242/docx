--- v1 (2026-04-02)
+++ v2 (2026-05-10)
@@ -225,743 +225,743 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paix ou démocratie, faut-il choisir ? La Cour européenne des droits de l’homme face aux régimes consociationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gudzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les élections dans les processus de décolonisation : l’exemple de la Nouvelle Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentalisation des transitions constitutionnelles dans la reconstruction internationalisée de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lexsociété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, L'instrumentalisation du droit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Paix ou démocratie, faut-il choisir ? La Cour européenne des droits de l’homme face aux régimes consociationnels</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel a-t-il enfoui les générations futures ? Réflexions sur la Décision 2023-1066 QPC du 27 octobre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.13-20</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, chron. n°13, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des organisations internationales à l’écriture des constitutions post-conflictuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2024, chron. n°13, [13 p.]</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Résolution 2664 (2022) du Conseil de sécurité : L’exemption humanitaire aux régimes de sanctions, une solution nouvelle à un problème ancien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice internationale face aux conflits armés : une judiciarisation des conflits armés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La justice internationale face aux conflits armés : une judiciarisation des conflits armés</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre dans la Constitution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instrumentalisation du droit constitutionnel dans la reconstruction internationalisée de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de L'EUR Lexsociété - L'instrumentalisation du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La guerre dans la Constitution française</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle Constitution pour une nouvelle ère ?, in Droit, révolution et transitions. 1959-2019 : Cuba, soixante ans de révolution face à la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244359v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05249053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’encadrement international des partis politiques dans les États en transition(s) : le cas du Kosovo</w:t>
               </w:r>
@@ -2655,51 +2655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gudzenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244408v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gudzenko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>