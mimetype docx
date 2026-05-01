--- v1 (2026-03-25)
+++ v2 (2026-05-01)
@@ -273,7883 +273,7892 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-27544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal changes of stem-like cells in colostrum and milk of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 92 (3), pp.380-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022029925101222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastitis has a cumulative and lasting effect on milk yield and lactose content in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bovenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Egger-Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fuerst-Waltl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 108 (1), pp.635-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2024-25467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated multi-omic analyses of bovine milk identify biomarkers of negative energy balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Omics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (5), pp.433-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4mo00190g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parity and week after calving on the metabolic, redox and immune status of dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Remot</w:t>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Poton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-24706⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628706v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of parity and week after calving on the metabolic, redox and immune status of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">A. Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (10), pp.8592-8608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-24706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802821v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 107 (5), pp.2883-2899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2023-23826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain impacts bovine teat microbiota while preserving the mammary gland physiology and immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beneficial Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (3), pp.275-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/18762891-bja00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed restriction as a tool for further studies describing the mechanisms underlying lipolysis in milk in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laubier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284310v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction as a tool for further studies describing the mechanisms underlying lipolysis in milk in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cebo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100035⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000680v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal age, parity and nursing status at fertilization affects post-partum lactation up to weaning in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128, pp.104868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk proteins as a feed restriction signature indicating the metabolic adaptation of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oliveira Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.18886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-21804-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feed restriction on dairy cow milk production: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 99 (7), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/skab130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (2), pp.109-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of micronutrient supplementation on performance and epigenetic status in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargetton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (11), pp.2326-2335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731120001159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of milk composition, milk fat globule size, and free fatty acids during milking of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (2), pp.50-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jdsc.2020-18473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk yield loss in response to feed restriction is associated with mammary epithelial cell exfoliation in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jj Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (3), pp.2670-2685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2018-15398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (S1), pp.s52-s64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731119000624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of prolactin as a management tool in dairy husbandry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vanacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (S1), pp.s35-s41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731118003312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin induces mammary epithelium disruption and could stimulate epithelial cell exfoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (3), pp.139-147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10911-018-9400-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary epithelium disruption and mammary epithelial cell exfoliation during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R M Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (12), pp.9824-9834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2017-13166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibiting prolactin by cabergoline accelerates mammary gland remodeling during the early dry period in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (12), pp.9787-9798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2017-12783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary cation-anion difference and day length have an effect on milk calcium content and bone accretion of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (2), pp.1527-1538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2015-9664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabergoline inhibits prolactin secretion and accelerates involution in dairy cows after dry-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (7), pp.5707-5718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2015-10782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences during the first lactation between cows cloned by somatic cell nuclear transfer and noncloned cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (6), pp.4778-4794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2015-10532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of duration of milk accumulation in the udder on milk composition, especially on milk fat globule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (5), pp.3934-3944. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (1), pp.854-863. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (1), pp.864-874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2015-10035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo inhibition followed by exogenous supplementation demonstrates galactopoietic effects of prolactin on mammary tissue and milk production in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98 (12), pp.8775-8787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2015-9853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary epithelial cells isolated from milk are a valuable, non-invasive source of mammary transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2015.00323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Role of somatic cells on dairy processes and products: ERRATUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mayol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), pp.919-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-015-0221-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454569v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of somatic cells on dairy processes and products: ERRATUM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-015-0221-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454593v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of somatic cells on dairy processes and products : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94 (6), pp.517-538. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-014-0176-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and transcription in a distal region upstream from the bovine alphaS1 casein gene after once or twice daily milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Petridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (11), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0111556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of five different RNA sources to examine the lactating bovine mammary gland transcriptome using RNA-Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Islas- Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, np. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep05297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Finot</w:t>
+                <w:t xml:space="preserve">Le turnover des cellules dans la glande mammaire évalué par immunohistochimie, comme indicateur de la production de lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Revue francaise d'histo technologie 2013 Vol 26, 26 (1), pp.31-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129764v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le turnover des cellules dans la glande mammaire évalué par immunohistochimie, comme indicateur de la production de lait</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (10), pp.973-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158522v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decrease in milk yield during once daily milking is due to regulation of synthetic activity rather than apoptosis of mammary epithelial cells in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.124-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731112001176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (20), pp.973-985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of polyunsaturated fatty acids from plant oils and algae on milk fat yield and composition are associated with mammary lipogenic and SREBF1 gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mahecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Dannenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (12), pp.1961-1972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731112000845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments on the galactopoietic role of prolactin in dairy ruminants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (2), pp.154-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.domaniend.2011.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary cell activity and turnover in dairy cows treated with the prolactin-release inhibitor quinagolide and milked once daily O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (1), pp.177-187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell turnover and mammary gland remodeling in lactating dairy cows.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Ponchon</w:t>
+                <w:t xml:space="preserve">Use of milk epithelial cells to study regulation of cell activity and apoptosis during once-daily milking in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bruckmaier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Finot</w:t>
+                <w:t xml:space="preserve">Moussa Komara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-4012⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.572 - 579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110002284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729290v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of milk epithelial cells to study regulation of cell activity and apoptosis during once-daily milking in goats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moussa Komara</w:t>
+                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell turnover and mammary gland remodeling in lactating dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Marion</w:t>
+                <w:t xml:space="preserve">B. Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110002284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (9), pp.4623-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-4012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651594v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the prolactin-release inhibitor quinagolide on lactating dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.R. Boisclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (3), pp.1302-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2010-3649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (7), pp.2938-2951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of cell junctions induces apoptosis and reduces synthetic activity in lactating goat mammary gland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernier-Dodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (7), pp.2938-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2009-2678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (Supplement 3), pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity ans dynamics in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60, pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Once-daily milking effects in high-yielding Alpine dairy goats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Komara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (11), pp.5447-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2009-2179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking and feed restriction regulate transcripts of mammary epithelial cells purified from milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (7), pp.2938-2951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2007-0587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolactin inhibits cell loss and decreases matrix metalloproteinase expression in the involuting mouse mammary gland but fails to prevent cell loss in the mammary glands of mice expressing IGFBP-5 as a mammary transgene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B.A. Whitelaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (3), pp.435-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/jme.1.01873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in mammary uptake and metabolic fate of glucose with once-daily milking and feed restriction in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (5), pp.589-598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2006030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of genes encoding proteolytic enzymes during mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Sorell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Szymanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard W.E. Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72 (4), pp.433-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022029905001202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative RT-PCR study of the mRNA expression profile of the IGF axis during mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Shand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beattie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 33, pp.195-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/jme.0.0330195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth hormone increases Stat5 and Stat1 expression in lactating goat mammary gland: a specific effect compared to milking frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27, pp.363-378. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GH and milking frequency act differently on mammary cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.467-470. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22358/jafs/73967/2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The number and activity of mammary epithelial cells, determining factors for milk production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (5), pp.499-508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal control of IGF-binding protein (IGFBP)-5 and IGFBP-2 secretion during differentiation of the HC11 mouse mammary epithelial cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Phillips</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.A. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Quarrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Lochrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31, pp.197-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth hormone and milking frequency act differently on goat mammary gland in late lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Keisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 86, pp.509-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential uses of milk epithelial cells: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Use of somatic cells from goat milk for dynamic studies of gene expression in the mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Keisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Djiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80, pp.1258-1269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2002013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900346v1</w:t>
+                <w:t xml:space="preserve">hal-02670276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of somatic cells from goat milk for dynamic studies of gene expression in the mammary gland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Potential uses of milk epithelial cells: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (2), pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2002013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670276v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential uses of milk epithelial cells : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42, pp.133-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8159,10659 +8168,10659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d’une double vague de chaleur sur le statut redox et l’intégrité de l’épithélium mammaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie E. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre conjointe « Glande mammaire, lait / Galactinnov »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La supplémentation nutritionnelle en vitamine E ou extraits de plantes permet-elle de réguler l’immunité des vaches laitières en début de lactation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
+              <w:t xml:space="preserve">6e webinaire Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Op+Lait, Mar 2024, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696111v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des cellules souches présentes dans le colostrum et le lait des animaux de rente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Finot</w:t>
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chanat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversalité Glande Mammaire Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734759v1</w:t>
+                <w:t xml:space="preserve">hal-04696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation nutritionnelle en vitamine E ou extraits de plantes permet-elle de réguler l’immunité des vaches laitières en début de lactation ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude comparative des cellules souches présentes dans le colostrum et le lait des animaux de rente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e webinaire Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Op+Lait, Mar 2024, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">Transversalité Glande Mammaire Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712608v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des cellules souches présentes dans le colostrum et le lait des animaux de rente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée STEM PHASE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de Lacticaseibacillus paracasei sur la peau du trayon: Quels impacts sur la santé animale et sur les procédés de transformation du lait?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres glande mammaire, Lait- Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application post-traite d'une souche de Lacticaseibacillus paracasei sur la peau du trayon pour la prévention des mammites bovines : impacts au niveau microbien, immunitaire et physiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Webinaire GALACTINNOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Op+lait - INRAE, Jun 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts au niveau microbien, immunitaire et physiologique de l’application post-traite d'une souche de bactérie lactique sur la peau du trayon pour la prévention des mammites bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2023 - 18e congrès national de la SFM « Un monde à explorer »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation factors of milk calcium content in dairy cows and cellular mechanisms of milk calcium secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of HappyMoo MIR energy balance models on external datasets with feeding restriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Leroux</w:t>
+                <w:t xml:space="preserve">Effects of parity on metabolism, redox status and cytokines in early lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.1029</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195776v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parity on metabolism, redox status and cytokines in early lactating dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poton</w:t>
+                <w:t xml:space="preserve">Validation of HappyMoo MIR energy balance models on external datasets with feeding restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.995</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218414v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in milk lactose content and the mechanisms underlying in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Gele</w:t>
+                <w:t xml:space="preserve">Variability of lactose in milk and in blood during the first 36 weeks of lactation of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Meurisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Sehested</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796220v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of lactose in milk and in blood during the first 36 weeks of lactation of dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sehested</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Trossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.211</w:t>
+              <w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933586v1</w:t>
+                <w:t xml:space="preserve">hal-03796220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sehested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.476-477, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la supplémentation en antioxydants sur les fonctions des cellules mammaires et immunitaires chez les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Glande mammaire lait" / Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Op+Lait, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of stem-like cells in colostrum and milk of farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International scientific meeting on colostrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scutellaria baicalensis plant upregulated antioxidant response genes of mammary cells in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Steen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of antioxidant supplementation on functions of mammary and immune cells in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Oliveira Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glande mammaire lait / Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scutellaria baicalensis extract reduced the apoptosis of mammary epithelial cells in milk of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le-Mouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk metabolites: A novel noninvasive approach to assess energy balance in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 American Dairy Science Association (ADSA) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, United States. pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine balanced diet improves performances and biosynthetic traffic in mammary epithelial cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine supplementation impacts casein gene expression and cell death in the mammary tissue of lactating dairy goats fed low and adequate net energy supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 American Dairy Science Association (ADSA) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual Meeting, United States. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary restriction of dairy cows: a lever to study the lipolytic system in milk and mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions d’un stress alimentaire sur la lactation chez les ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabergoline treatment at dry-off accelerated mammary involution as indicated by mammary secretion composition changes in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a I de Prado Taranilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L M Sordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How mammary glucose metabolism is altered by energy and protein supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abdou Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. ADSA Discover conference - Reexamining amino acid and energy interactions in the dairy cow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Itasca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of global DNA methylation in peripheral blood mononuclear cells, in milk leukocytes and in milk epithelial cells in dairy cows: effects of micro-nutrient supplemented diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Biology of Lactation in Farm Animals (Bolfa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulations of milk protein and lactose synthesis by the diet in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulaciones fisiológicas de la producción de leche en glándula mamaria de rumiantes lecheros con énfasis en un método de muestreo no invasivo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feed restriction increases mammary epithelial cell exfoliation rate in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De país en país</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 ASAS-CSAS Annual Meeting and Trade Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/asasann.2017.345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787751v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction increases mammary epithelial cell exfoliation rate in dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulaciones fisiológicas de la producción de leche en glándula mamaria de rumiantes lecheros con énfasis en un método de muestreo no invasivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ASAS-CSAS Annual Meeting and Trade Show</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De país en país</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Antioquia. COL., Oct 2017, Medellín, Colombie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607817v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthylation de l’ADN de la glande mammaire bovine, marque épigénétique en lien avec la production laitière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cabergoline accélère et amplifie l’involution mammaire au cours du tarissement chez la vache laitière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of somatic cell count and trace element supplementation on lactation performance and DNA methylation in PBMC and MEC during early lactation in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fargetton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455915v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myoepithelial cell contraction participates in mammary epithelial cell exfoliation in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of somatic cell count and trace element supplementation on lactation performance and DNA methylation in PBMC and MEC during early lactation in Holstein dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La cabergoline accélère et amplifie l’involution mammaire au cours du tarissement chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740296v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules épithéliales mammaires dans le lait comme indicateur du turnover cellulaire dans la mamelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Saint Genès-Champanelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cell number in the mammary gland via the control of the exfoliation process in milk in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orlando, United States. pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences between cloned and non-cloned cows during first lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de variation de la teneur en calcium du lait de vache</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Petridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 13 diapositives</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210690v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs de variation de la teneur en calcium du lait de vache</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Facteurs de variation de la teneur en calcium du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire annuel de nutrition animale : le calcium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Pilardière. FRA., Oct 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 13 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210724v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les facteurs de variation de la teneur en calcium du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.79-81</w:t>
+              <w:t xml:space="preserve">2. Séminaire annuel de nutrition animale : le calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Pilardière. FRA., Oct 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019187v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et faisabilité d'un vêlage très précoce chez la génisse Holstein (premier résultats)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beillevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude des brebis laitières de race Lacaune à la conduite en monotraite : Premiers éléments zootechniques et physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le turnover des cellules dans la glande mammaire évalué par immunohistochimie, comme indicateur de la production de lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Congrès de l'Association Française d'Histotechnologie (AFH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le turnover des cellules dans la glande mammaire évalué par immunohistochimie, indicateur de la production de lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod "DNA methylation and demethylation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">XXVIeme Congrès de l'association francaise d'histotechnologie (AFH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francaise Histotechnologie, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001076v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of five different cellular fractions to examine the cow mammay gland transcriptome using RNA-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Canovas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alma Islas-Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le turnover des cellules dans la glande mammaire évalué par immunohistochimie, indicateur de la production de lait</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIeme Congrès de l'association francaise d'histotechnologie (AFH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francaise Histotechnologie, Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod "DNA methylation and demethylation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158541v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant and Animal Genome XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scherago International Inc. Jersey City, NJ, USA., Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Petridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une restriction alimentaire modifie la dynamique cellulaire et le remodelage tissulaire de la glande mammaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking frequency modifies the DNA methylation at the global level and the CSN1 regulatory region in the bovine mammary gland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New developments on the galactopoietic role of prolactin in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. Journée de l'Animation transversale "Glande mammaire, lait" 2011 - Inra, Département Physiologie animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.NP</w:t>
+              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000489v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments on the galactopoietic role of prolactin in dairy ruminants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Milking frequency modifies the DNA methylation at the global level and the CSN1 regulatory region in the bovine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">XI. Journée de l'Animation transversale "Glande mammaire, lait" 2011 - Inra, Département Physiologie animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.NP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808996v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic modifications during normal mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ballester Davis Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEpiStem 2011 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.NP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+                <w:t xml:space="preserve">Vers une représentation conceptuelle minimale du fonctionnement intégratif verticale de la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823065v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The present situation and perspectives on milking and milk production of dairy sheep in Europe, the Middle East and North America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Mécanismes physiologiques de l'involution de la mamelle chez la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Bernier Dodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Milking and Milk Production on Dairy Sheep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Saint Affrique, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753682v1</w:t>
+                <w:t xml:space="preserve">hal-02753552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une représentation conceptuelle minimale du fonctionnement intégratif verticale de la glande mammaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial celles in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angulo Arizala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert M Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173652v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes physiologiques de l'involution de la mamelle chez la vache</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753552v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial celles in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Angulo Arizala</w:t>
+                <w:t xml:space="preserve">The present situation and perspectives on milking and milk production of dairy sheep in Europe, the Middle East and North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert M Bruckmaier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">International Seminar on Milking and Milk Production on Dairy Sheep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Saint Affrique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755973v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial cells in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Workshop on Biology of Lactation in Farm Animals (BOLFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolactin-release inhibition and once daily milking affect mammary cell activity at a transcriptional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Milk Genomics &amp; Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the milking-induced prolactin release on galactopoiesis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcripts in milk purified mammary epithelial cells can reveal the effect of once daily milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International symposium on milk genomics and human health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight junction opening after 36h milk accumulation was associated to a change in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Effect of experimental tight junction opening on milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounhamous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS)"Human and Animal Development: regulatory mechanisms"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">2008 Joint ADSA-ASAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758399v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimental tight junction opening on milk production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Tight junction opening after 36h milk accumulation was associated to a change in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Joint ADSA-ASAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS)"Human and Animal Development: regulatory mechanisms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754461v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic inhibition of prolactin discharge at milking affects mammary cell activity and turnover in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS) "Human and Animal Development: Regulatory Mechanisms"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monotraite modifie l'expression d'environ 500 gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of two approaches to study the mammary use of glucose for lactose synthesis in dairy cows: net mammary balance and RNA levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative biology of the mammary function and plasticity of milk fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of milk cells to examine the effect of breeding practises on lactose synthesis at the RNA level in dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Delamaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormone and growth factor regulation of tissue remodeling in the mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beattie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-like growth factor binding proteins initiate cell death and extracellular matrix remodeling in the mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tonner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une seule traite par jour (monotraite) sur les performances zootechniques et les caractéristiques physico-chimiques du lait chez les chèvres alpines à haut potentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of genes encoding proteolytic enzymes during mammary involution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolb A.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szymanowska M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorrell D.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST B20 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GH and milking frequency effect the expression of genes involved in mammary cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST B20 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'expression de gènes indicateurs de la mort cellulaire dans la glande mammaire, un indice du potentiel de production de la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone increases Stat5, bcl-2 and bcl-x gene expression in lactating goats under a differential milking frequency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of GH on mammary gene expression as assessed from epithelial cells RNA isolated from milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Djiane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European COST Action, Mammary Biology Function and cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Ayr, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th Polish-French Symposium, Physiological regulatory mechanism of animal and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830742v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GH on mammary gene expression as assessed from epithelial cells RNA isolated from milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Growth hormone increases Stat5, bcl-2 and bcl-x gene expression in lactating goats under a differential milking frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Djiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Polish-French Symposium, Physiological regulatory mechanism of animal and development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">European COST Action, Mammary Biology Function and cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Ayr, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830740v1</w:t>
+                <w:t xml:space="preserve">hal-02830742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquences de traite associées à un apport d’hormone de croissance : quelles conséquences sur la quantité et la qualité du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of somatic cells from goat milk for dynamic study of gene expression in mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18821,7697 +18830,7697 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on immune and mammary epithelium integrity after a LPS challenge in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.603, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the molecular mechanisms involved in the induction of milk lipolysis in dairy cows subjected to feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josef J. Gross; Rupert M. Bruckmaier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bern, Switzerland. , pp.44, 2024, Proceedings of the joint conference BOLFA &amp; ICFAE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability of cumulative mastitis events across productive life in Austrian Fleckvieh cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Bovenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Egger-Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Fuerst-Waltl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.921, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the teat skin as a new microbial strategy to prevent bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques (CBL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin: impact at the microbial, immune, and physiological levels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous cows managed for extended lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sehested</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.309-310, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.793, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164436v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous cows managed for extended lactation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin: impact at the microbial, immune, and physiological levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.793, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.309-310, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286683v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An educational kit for effective prevention and management of energy deficit in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.1000, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the teat skin as a new microbial strategy to prevent bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une supplémentation en extrait de plante sur le métabolisme mammaire de la vache laitière observés sur cellules isolées du lait par cytométrie en flux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Nicolas</w:t>
+                <w:t xml:space="preserve">Comparison of metabolic and immune biomarkers between primiparous and multiparous dairy cows during the peripartum period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Robert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e congrès de l’Association Française de Cytométrie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France. pp.88, 2023, Livre des résumés</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.231-232, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237694v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabolic and immune biomarkers between primiparous and multiparous dairy cows during the peripartum period</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
+                <w:t xml:space="preserve">Effets d’une supplémentation en extrait de plante sur le métabolisme mammaire de la vache laitière observés sur cellules isolées du lait par cytométrie en flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.231-232, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
+              <w:t xml:space="preserve">26e congrès de l’Association Française de Cytométrie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France. pp.88, 2023, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172030v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des éléments cellulaires des sécrétions lactées transférables de la mère à la progéniture chez la vache, la chèvre et la truie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.68, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites du lait, nouvelle piste non invasive pour détecter le déficit énergétique de la vache laitière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effect of methionine in membrane traffic for milk secretion in the goat’s mammary epithelial cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Balhoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 American Dairy Science Association (ADSA) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtual Meeting, United States. , Journal of Dairy Science, 103 (Suppl. 1), pp.190, 2020, Abstracts of the 2020 American Dairy Science Association® Annual Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03046534v1</w:t>
+                <w:t xml:space="preserve">hal-02969349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of methionine in membrane traffic for milk secretion in the goat’s mammary epithelial cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La restriction alimentaire des vaches laitières : un levier pour étudier le système lipolytique dans le lait et la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L Balhoul</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 American Dairy Science Association (ADSA) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Virtual Meeting, United States. , Journal of Dairy Science, 103 (Suppl. 1), pp.190, 2020, Abstracts of the 2020 American Dairy Science Association® Annual Meeting</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969349v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restriction alimentaire des vaches laitières : un levier pour étudier le système lipolytique dans le lait et la glande mammaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les métabolites du lait, nouvelle piste non invasive pour détecter le déficit énergétique de la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.356, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131066v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine supplementation at low and adequate net energy supply in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Binggeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 American Dairy Science Association (ADSA) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual Meeting, United States. , Journal of Dairy Science, 103 (Suppl. 1), pp.303-304, 2020, Abstracts of the 2020 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306133v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738430v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of day length and inhibition of prolactin on the mammary epithelial cell exfoliation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding increases ex-vivo blood cell responsiveness to bacterial challenges in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Bourdon</w:t>
+                <w:t xml:space="preserve">Cabergoline treatment at dry-off facilitated the remodelling and the lactoferrin immunoprotection of the mammary tissue in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a I de Prado Taranilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L M Sordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">29. World Buiatrics Congress (WBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Sapporo, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790505v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabergoline treatment at dry-off facilitated the remodelling and the lactoferrin immunoprotection of the mammary tissue in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L M Sordillo</w:t>
+                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. World Buiatrics Congress (WBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Sapporo, Japan. , 2018</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081875v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pires</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734454v1</w:t>
+                <w:t xml:space="preserve">hal-02790505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation hormonale de l’exfoliation des cellules épithéliales mammaires au cours de la traite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle: potential biomarkers of health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Romainville, France. , pp.48, 2018, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feed restriction and nature of forage on the mammary exfoliation rate in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ASAS-CSAS Annual Meeting and Trade Show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Baltimore, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 95 (Suppl. 4), pp.171, 2017, Journal of Animal Science. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/asasann.2017.348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of once daily milking on mammary transcriptome and cell turnover in dairy goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Dris-Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ASAS-CSAS Annual Meeting and Trade Show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Baltimore, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 95 (Suppl. 4), 2017, Journal of Animal Science. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/asasann.2017.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du processus d’exfoliation des cellules épithéliales mammaires au cours de la traite chez la vache laitière</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Cabergoline hastened lactoferrin immunoprotection in the mammary tissue during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 369 p., 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455917v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabergoline hastened lactoferrin immunoprotection in the mammary tissue during drying-off in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evolution of milk composition in cow's milk during the time course of milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nantes, France. 2016</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795397v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of milk composition in cow's milk during the time course of milking</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455939v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Caractérisation du processus d’exfoliation des cellules épithéliales mammaires au cours de la traite chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 369 p., 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742703v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the mammary epithelial cell exfoliation process during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations épigénétiques et activation de la transcription lors d’une restriction alimentaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabergoline accelerated and enhanced the mammary involution during drying-off in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomie Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Isabel de Prado Taranilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Sordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la lipolyse spontanée du lait de vache au cours de la traite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Global DNA methylation levels in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COST Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744124v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DNA methylation levels in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evolution de la lipolyse spontanée du lait de vache au cours de la traite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST Edition</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01210954v1</w:t>
+                <w:t xml:space="preserve">hal-02744124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk mammary epithelial cells as a non-invasive indicator of lactation persistency in dairy cows?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739822v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Milk mammary epithelial cells as a non-invasive indicator of lactation persistency in dairy cows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Angulo Arizala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211052v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-off facilitator cabergoline hastened the GLUT-1 decrease and lactoferrin increase in the mammary tissue during drying-off in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les cellules épithéliales du lait, une alternative aux biopsies mammaires chez les ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
+              <w:t xml:space="preserve">Colloque Opal et Francopa : place des méthodes de remplacement en expérimentation biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. , 2015, Place des méthodes de remplacement en expérimentation biologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211051v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules épithéliales du lait, une alternative aux biopsies mammaires chez les ruminants laitiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dry-off facilitator cabergoline hastened the GLUT-1 decrease and lactoferrin increase in the mammary tissue during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poton</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Opal et Francopa : place des méthodes de remplacement en expérimentation biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. , 2015, Place des méthodes de remplacement en expérimentation biologique</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742083v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes sources d'ARN pour analyser le transcriptome mammaire bovin par RNAseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Canovas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alma Islas-Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- François Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daylength affects simultaneously mammary epithelium integrity and mammary epithelial cell exfoliation in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Couedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Kansas City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 92 (Suppl. 2), 2014, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules épithéliales du lait comme source non invasive de transcrits mammaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un potentiel indicateur phénotypique de la persistance de la lactation des vaches laitières : le nombre de cellules épithéliales exfoliées dans le lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary anion-cation difference and day length differently affect milk calcium secretion pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Kansas City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 92 (Suppl. 2), 2014, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le bilan alimentaire cations-anions (BACA), la durée du jour et le moment de la traite ont un impact sur la structure du globule gras et sur le profil en acides gras des laits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210502v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolactin-inhibitor cabergoline hastened the mammary involution during drying-off in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan alimentaire cations-anions (BACA), la durée du jour et le moment de la traite ont un impact sur la structure du globule gras et sur le profil en acides gras des laits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Johan</w:t>
+                <w:t xml:space="preserve">Prolactin-inhibitor cabergoline enhanced the mammary remodeling during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Eva Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01210550v1</w:t>
+                <w:t xml:space="preserve">hal-01210482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolactin-inhibitor cabergoline enhanced the mammary remodeling during drying-off in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210482v1</w:t>
+                <w:t xml:space="preserve">hal-01210480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210480v1</w:t>
+                <w:t xml:space="preserve">hal-01210502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of five different cellular fractions to examine the lactating bovine mammary gland transcriptome using RNA-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Canovas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alma Islas-Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Davis, United States. 2013, Proceedings of the 10th International Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation of mammary epithelial cells in milk is linked with lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking frequency modifies DNA methylation at a CSN1 regulatory region in the bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.476, 2012, 63rd annual meeting of the European Federation of Animal Science. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ADSA, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denver, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 88 (E-supplement 2), 2010, Proceedings of the 2010 Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nutrient restriction on mammary cell turnover in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 127, 2010, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulations of mammary transcripts during once daily milking in goats and cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium Milk Genomics &amp; Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napa, United States. 2 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26521,150 +26530,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 751 p., 2014, Collection Synthèses, 978-2-7592-2208-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26674,105 +26683,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants du potentiel de production de la glande mammaire chez les ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02790111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId583"/>
+      <w:footerReference w:type="default" r:id="rId584"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26840,51 +26849,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D91A107"/>
+    <w:nsid w:val="A6E04359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27071,51 +27080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mboutinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0820-0966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088997553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egger-Danner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25467" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab130" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasselin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargetton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanacker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003312" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Isaka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12783" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Johan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9664" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10532" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9853" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00323" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454593v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0221-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0176-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canovas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Rincon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Islas- Trejo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05297" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001176" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mahecha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000845" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.12.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPQ2W5TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Marion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002284" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Boisclair" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wagner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3649" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729480v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier-Dodier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2678" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Flint" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.A. Whitelaw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Allan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Kolb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01873" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677629v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sorell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Szymanowska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Robinson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W.E. Clarkson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001202" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4WDXP6FQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Shand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Park" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phillips" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beattie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0330195" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670073v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.04.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677500v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73967/2004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900498v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004054" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Quarrie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lochrie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Keisler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670276v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669742v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712608v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126115v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cuffel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933586v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877734v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehested" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.194" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712580v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875307v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938483v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938464v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318590v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Mouel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051421v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bahloul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131056v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375172v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081876v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I de Prado Taranilla" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Sordillo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734140v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787751v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607817v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.345" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734468v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455915v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deflandre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455916v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740296v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadzki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pount" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743429v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211053v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210690v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210724v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210499v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210607v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001076v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193993v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Canovas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Islas-Trejo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158541v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000385v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000489v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808996v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacasse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000542v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753552v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier Dodier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755973v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729580v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730140v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755947v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818686v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754461v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounhamous" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751816v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751021v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819115v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762974v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flint" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barber" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763115v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonner" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wilde" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hurley" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830739v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb A.F." TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymanowska M." TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorrell D.A." TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson C." TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830741v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764008v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830742v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C." TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830740v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762197v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840401v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778039v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bovenhuis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885296v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164436v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286683v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317906v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237694v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roussel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172030v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046534v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969349v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balhoul" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131066v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917126v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Binggeli" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306112v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081875v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737188v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607547v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.348" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455917v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795397v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Isaka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455939v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cirot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455914v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801045v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel de Prado Taranilla" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sordillo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744124v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210954v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295262.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211052v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801617v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738559v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211051v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742083v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455873v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210681v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couedon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210791v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210680v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210550v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3689" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193992v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817840v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790111v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mboutinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0820-0966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088997553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egger-Danner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25467" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab130" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasselin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargetton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001159" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanacker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003312" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Isaka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Johan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9664" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10532" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9853" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00323" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0221-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0176-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canovas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Rincon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Islas- Trejo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05297" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mahecha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000845" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.12.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPQ2W5TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Marion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002284" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Boisclair" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wagner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3649" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729480v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier-Dodier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2678" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Flint" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.A. Whitelaw" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Allan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Kolb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01873" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677629v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sorell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Szymanowska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Robinson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W.E. Clarkson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001202" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4WDXP6FQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673715v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Shand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Park" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phillips" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beattie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0330195" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670073v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.04.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73967/2004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900498v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004054" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Quarrie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lochrie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Keisler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670276v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712608v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734759v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126115v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233142v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cuffel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933586v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877734v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehested" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.194" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712580v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938483v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Mouel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051421v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bahloul" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375172v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081876v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I de Prado Taranilla" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Sordillo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607817v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.345" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787751v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734468v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740296v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadzki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pount" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455916v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455915v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deflandre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743429v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211053v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210724v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210499v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158541v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193993v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Canovas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Islas-Trejo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000385v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808996v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacasse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000489v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000542v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753552v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier Dodier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755973v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729580v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730140v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755947v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818686v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754461v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounhamous" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751816v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751021v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonil" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819115v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flint" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barber" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763115v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonner" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wilde" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hurley" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830739v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb A.F." TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymanowska M." TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorrell D.A." TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson C." TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830741v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764008v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830740v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830742v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762197v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840401v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778039v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bovenhuis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885296v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286683v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164436v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317906v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172030v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237694v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roussel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969349v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balhoul" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131066v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046534v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917126v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Binggeli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306112v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081875v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737188v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607547v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.348" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795397v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Isaka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455939v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cirot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455917v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455914v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801045v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel de Prado Taranilla" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sordillo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210954v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295262.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744124v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211052v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801617v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738559v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742083v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211051v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455873v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210681v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couedon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210791v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210680v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210550v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3689" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193992v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817840v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790111v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>