--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -709,295 +709,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
+                <w:t xml:space="preserve">Effects of parity and week after calving on the metabolic, redox and immune status of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">A. Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (10), pp.8592-8608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-24706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802821v1</w:t>
+                <w:t xml:space="preserve">hal-04628706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parity and week after calving on the metabolic, redox and immune status of dairy cows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Poton</w:t>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (10), pp.8592-8608. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-24706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628706v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t>
               </w:r>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 107 (5), pp.2883-2899. </w:t>
@@ -1156,51 +1156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1245,278 +1245,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction as a tool for further studies describing the mechanisms underlying lipolysis in milk in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100035⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000680v1</w:t>
+                <w:t xml:space="preserve">hal-04284310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Feed restriction as a tool for further studies describing the mechanisms underlying lipolysis in milk in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laubier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.680. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284310v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal age, parity and nursing status at fertilization affects post-partum lactation up to weaning in horses</w:t>
               </w:r>
@@ -1541,51 +1541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1809,51 +1809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2081,51 +2081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargetton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2176,103 +2176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of milk composition, milk fat globule size, and free fatty acids during milking of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (2), pp.50-54. </w:t>
@@ -2310,51 +2310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk yield loss in response to feed restriction is associated with mammary epithelial cell exfoliation in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,51 +2457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,51 +2703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin induces mammary epithelium disruption and could stimulate epithelial cell exfoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2820,51 +2820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary epithelium disruption and mammary epithelial cell exfoliation during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3503,77 +3503,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of duration of milk accumulation in the udder on milk composition, especially on milk fat globule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (5), pp.3934-3944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3607,51 +3607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,51 +3988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary epithelial cells isolated from milk are a valuable, non-invasive source of mammary transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4735,298 +4735,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le turnover des cellules dans la glande mammaire évalué par immunohistochimie, comme indicateur de la production de lait</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (10), pp.973-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158522v1</w:t>
+                <w:t xml:space="preserve">hal-01129764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le turnover des cellules dans la glande mammaire évalué par immunohistochimie, comme indicateur de la production de lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Revue francaise d'histo technologie 2013 Vol 26, 26 (1), pp.31-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.06.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01129764v1</w:t>
+                <w:t xml:space="preserve">hal-05158522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decrease in milk yield during once daily milking is due to regulation of synthetic activity rather than apoptosis of mammary epithelial cells in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,303 +5214,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polyunsaturated fatty acids from plant oils and algae on milk fat yield and composition are associated with mammary lipogenic and SREBF1 gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New developments on the galactopoietic role of prolactin in dairy ruminants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Angulo</w:t>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Mahecha</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000845⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.154-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2011.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652522v1</w:t>
+                <w:t xml:space="preserve">hal-00729376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments on the galactopoietic role of prolactin in dairy ruminants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+                <w:t xml:space="preserve">Effects of polyunsaturated fatty acids from plant oils and algae on milk fat yield and composition are associated with mammary lipogenic and SREBF1 gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Mahecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+                <w:t xml:space="preserve">Karin Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ollier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerd Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Dannenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2011.12.007⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (12), pp.1961-1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729376v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary cell activity and turnover in dairy cows treated with the prolactin-release inhibitor quinagolide and milked once daily O</w:t>
               </w:r>
@@ -5535,51 +5535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5620,295 +5620,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of milk epithelial cells to study regulation of cell activity and apoptosis during once-daily milking in goats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell turnover and mammary gland remodeling in lactating dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Komara</w:t>
+                <w:t xml:space="preserve">B. Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Marion</w:t>
+                <w:t xml:space="preserve">R. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (4), pp.572 - 579. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (9), pp.4623-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110002284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-4012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651594v1</w:t>
+                <w:t xml:space="preserve">hal-00729290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell turnover and mammary gland remodeling in lactating dairy cows.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+                <w:t xml:space="preserve">Use of milk epithelial cells to study regulation of cell activity and apoptosis during once-daily milking in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ponchon</w:t>
+                <w:t xml:space="preserve">Moussa Komara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bruckmaier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Finot</w:t>
+                <w:t xml:space="preserve">Sandie Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 94 (9), pp.4623-35. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.572 - 579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-4012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110002284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729290v1</w:t>
+                <w:t xml:space="preserve">hal-02651594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the prolactin-release inhibitor quinagolide on lactating dairy cows.</w:t>
               </w:r>
@@ -5920,51 +5920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.R. Boisclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,51 +6153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of cell junctions induces apoptosis and reduces synthetic activity in lactating goat mammary gland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6283,51 +6283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6408,51 +6408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity ans dynamics in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6559,64 +6559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Komara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6676,77 +6676,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking and feed restriction regulate transcripts of mammary epithelial cells purified from milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (7), pp.2938-2951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6910,51 +6910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in mammary uptake and metabolic fate of glucose with once-daily milking and feed restriction in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7428,51 +7428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GH and milking frequency act differently on mammary cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7532,51 +7532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The number and activity of mammary epithelial cells, determining factors for milk production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8234,51 +8234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre conjointe « Glande mammaire, lait / Galactinnov »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Hyacinthe, Canada</w:t>
@@ -8301,355 +8301,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation nutritionnelle en vitamine E ou extraits de plantes permet-elle de réguler l’immunité des vaches laitières en début de lactation ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e webinaire Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Op+Lait, Mar 2024, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712608v1</w:t>
+                <w:t xml:space="preserve">hal-04696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude comparative des cellules souches présentes dans le colostrum et le lait des animaux de rente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
+              <w:t xml:space="preserve">Transversalité Glande Mammaire Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696111v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des cellules souches présentes dans le colostrum et le lait des animaux de rente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chanat</w:t>
+                <w:t xml:space="preserve">La supplémentation nutritionnelle en vitamine E ou extraits de plantes permet-elle de réguler l’immunité des vaches laitières en début de lactation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversalité Glande Mammaire Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">6e webinaire Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Op+Lait, Mar 2024, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734759v1</w:t>
+                <w:t xml:space="preserve">hal-04712608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des cellules souches présentes dans le colostrum et le lait des animaux de rente</w:t>
               </w:r>
@@ -8769,64 +8769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8868,90 +8868,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9019,64 +9019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9118,90 +9118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9237,497 +9237,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application post-traite d'une souche de Lacticaseibacillus paracasei sur la peau du trayon pour la prévention des mammites bovines : impacts au niveau microbien, immunitaire et physiologique</w:t>
+                <w:t xml:space="preserve">Impacts au niveau microbien, immunitaire et physiologique de l’application post-traite d'une souche de bactérie lactique sur la peau du trayon pour la prévention des mammites bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Cuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Webinaire GALACTINNOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Op+lait - INRAE, Jun 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Microbes 2023 - 18e congrès national de la SFM « Un monde à explorer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126115v1</w:t>
+                <w:t xml:space="preserve">hal-04233142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145</w:t>
+              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202902v1</w:t>
+                <w:t xml:space="preserve">hal-04164763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts au niveau microbien, immunitaire et physiologique de l’application post-traite d'une souche de bactérie lactique sur la peau du trayon pour la prévention des mammites bovines</w:t>
+                <w:t xml:space="preserve">Application post-traite d'une souche de Lacticaseibacillus paracasei sur la peau du trayon pour la prévention des mammites bovines : impacts au niveau microbien, immunitaire et physiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2023 - 18e congrès national de la SFM « Un monde à explorer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">5e Webinaire GALACTINNOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Op+lait - INRAE, Jun 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233142v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
+              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164763v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation factors of milk calcium content in dairy cows and cellular mechanisms of milk calcium secretion</w:t>
               </w:r>
@@ -9739,51 +9739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9802,359 +9802,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parity on metabolism, redox status and cytokines in early lactating dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poton</w:t>
+                <w:t xml:space="preserve">Validation of HappyMoo MIR energy balance models on external datasets with feeding restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.995</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218414v1</w:t>
+                <w:t xml:space="preserve">hal-04195776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of HappyMoo MIR energy balance models on external datasets with feeding restriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Leroux</w:t>
+                <w:t xml:space="preserve">Effects of parity on metabolism, redox status and cytokines in early lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.1029</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195776v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in milk lactose content and the mechanisms underlying in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.147</w:t>
@@ -10183,90 +10183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of lactose in milk and in blood during the first 36 weeks of lactation of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sehested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10291,90 +10291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10416,90 +10416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sehested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.476-477, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10533,51 +10533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la supplémentation en antioxydants sur les fonctions des cellules mammaires et immunitaires chez les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10792,51 +10792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Steen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10891,51 +10891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of antioxidant supplementation on functions of mammary and immune cells in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11064,51 +11064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
@@ -11288,51 +11288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11413,51 +11413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,51 +11685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 American Dairy Science Association (ADSA) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual Meeting, United States. pp.22</w:t>
@@ -11758,90 +11758,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary restriction of dairy cows: a lever to study the lipolytic system in milk and mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11860,273 +11860,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions d’un stress alimentaire sur la lactation chez les ruminants laitiers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375172v1</w:t>
+                <w:t xml:space="preserve">hal-02375171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chanat</w:t>
+                <w:t xml:space="preserve">Répercussions d’un stress alimentaire sur la lactation chez les ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375171v1</w:t>
+                <w:t xml:space="preserve">hal-02375172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabergoline treatment at dry-off accelerated mammary involution as indicated by mammary secretion composition changes in dairy cows</w:t>
               </w:r>
@@ -12414,51 +12414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.500</w:t>
@@ -12500,51 +12500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12625,51 +12625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulations of milk protein and lactose synthesis by the diet in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12731,230 +12731,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction increases mammary epithelial cell exfoliation rate in dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulaciones fisiológicas de la producción de leche en glándula mamaria de rumiantes lecheros con énfasis en un método de muestreo no invasivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ASAS-CSAS Annual Meeting and Trade Show</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De país en país</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Antioquia. COL., Oct 2017, Medellín, Colombie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607817v1</w:t>
+                <w:t xml:space="preserve">hal-02787751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulaciones fisiológicas de la producción de leche en glándula mamaria de rumiantes lecheros con énfasis en un método de muestreo no invasivo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feed restriction increases mammary epithelial cell exfoliation rate in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De país en país</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 ASAS-CSAS Annual Meeting and Trade Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/asasann.2017.345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787751v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t>
               </w:r>
@@ -13154,415 +13154,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of somatic cell count and trace element supplementation on lactation performance and DNA methylation in PBMC and MEC during early lactation in Holstein dairy cows</w:t>
+                <w:t xml:space="preserve">La cabergoline accélère et amplifie l’involution mammaire au cours du tarissement chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zawadzki</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740296v1</w:t>
+                <w:t xml:space="preserve">hal-01455915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myoepithelial cell contraction participates in mammary epithelial cell exfoliation in cow milk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+                <w:t xml:space="preserve">Influence of somatic cell count and trace element supplementation on lactation performance and DNA methylation in PBMC and MEC during early lactation in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Mustiere</w:t>
+                <w:t xml:space="preserve">Michel Fargetton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455916v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cabergoline accélère et amplifie l’involution mammaire au cours du tarissement chez la vache laitière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Isaka</w:t>
+                <w:t xml:space="preserve">Myoepithelial cell contraction participates in mammary epithelial cell exfoliation in cow milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Deflandre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455915v1</w:t>
+                <w:t xml:space="preserve">hal-01455916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules épithéliales mammaires dans le lait comme indicateur du turnover cellulaire dans la mamelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13626,51 +13626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cell number in the mammary gland via the control of the exfoliation process in milk in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14148,51 +14148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Séminaire annuel de nutrition animale : le calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Pilardière. FRA., Oct 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14543,415 +14543,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le turnover des cellules dans la glande mammaire évalué par immunohistochimie, indicateur de la production de lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+                <w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIeme Congrès de l'association francaise d'histotechnologie (AFH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francaise Histotechnologie, Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod "DNA methylation and demethylation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158541v1</w:t>
+                <w:t xml:space="preserve">hal-01001076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of five different cellular fractions to examine the cow mammay gland transcriptome using RNA-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Islas-Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh M. Nguyen</w:t>
+                <w:t xml:space="preserve">Le turnover des cellules dans la glande mammaire évalué par immunohistochimie, indicateur de la production de lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod "DNA methylation and demethylation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">XXVIeme Congrès de l'association francaise d'histotechnologie (AFH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francaise Histotechnologie, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001076v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15375,273 +15375,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments on the galactopoietic role of prolactin in dairy ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milking frequency modifies the DNA methylation at the global level and the CSN1 regulatory region in the bovine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lacasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Ollier</w:t>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">XI. Journée de l'Animation transversale "Glande mammaire, lait" 2011 - Inra, Département Physiologie animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.NP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808996v1</w:t>
+                <w:t xml:space="preserve">hal-01000489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking frequency modifies the DNA methylation at the global level and the CSN1 regulatory region in the bovine mammary gland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New developments on the galactopoietic role of prolactin in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+                <w:t xml:space="preserve">P Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. Journée de l'Animation transversale "Glande mammaire, lait" 2011 - Inra, Département Physiologie animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.NP</w:t>
+              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000489v1</w:t>
+                <w:t xml:space="preserve">hal-02808996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic modifications during normal mammary gland development</w:t>
               </w:r>
@@ -15679,51 +15679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEpiStem 2011 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.NP</w:t>
@@ -15903,51 +15903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernier Dodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15992,398 +15992,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial celles in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Angulo Arizala</w:t>
+                <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert M Bruckmaier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755973v1</w:t>
+                <w:t xml:space="preserve">hal-02823065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+                <w:t xml:space="preserve">The present situation and perspectives on milking and milk production of dairy sheep in Europe, the Middle East and North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Devinoy</w:t>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">International Seminar on Milking and Milk Production on Dairy Sheep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Saint Affrique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823065v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The present situation and perspectives on milking and milk production of dairy sheep in Europe, the Middle East and North America</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Allain</w:t>
+                <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial celles in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Larroque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rupert M Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Milking and Milk Production on Dairy Sheep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Saint Affrique, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753682v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial cells in dairy cows</w:t>
               </w:r>
@@ -16395,51 +16395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16516,51 +16516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16611,51 +16611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the milking-induced prolactin release on galactopoiesis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16795,273 +16795,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimental tight junction opening on milk production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Tight junction opening after 36h milk accumulation was associated to a change in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Joint ADSA-ASAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS)"Human and Animal Development: regulatory mechanisms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754461v1</w:t>
+                <w:t xml:space="preserve">hal-02758399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight junction opening after 36h milk accumulation was associated to a change in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Effect of experimental tight junction opening on milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounhamous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS)"Human and Animal Development: regulatory mechanisms"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">2008 Joint ADSA-ASAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758399v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t>
               </w:r>
@@ -17086,51 +17086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17405,77 +17405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of two approaches to study the mammary use of glucose for lactose synthesis in dairy cows: net mammary balance and RNA levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17651,51 +17651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Delamaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18009,51 +18009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18242,51 +18242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GH and milking frequency effect the expression of genes involved in mammary cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18337,51 +18337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'expression de gènes indicateurs de la mort cellulaire dans la glande mammaire, un indice du potentiel de production de la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18838,277 +18838,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on immune and mammary epithelium integrity after a LPS challenge in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garric</w:t>
+                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.603, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607887v1</w:t>
+                <w:t xml:space="preserve">hal-04713970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on immune and mammary epithelium integrity after a LPS challenge in lactating dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
+                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.603, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713970v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the molecular mechanisms involved in the induction of milk lipolysis in dairy cows subjected to feed restriction</w:t>
               </w:r>
@@ -19120,51 +19120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19361,90 +19361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the teat skin as a new microbial strategy to prevent bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques (CBL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France. </w:t>
@@ -19473,90 +19473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous cows managed for extended lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sehested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.793, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19607,77 +19607,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.309-310, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
@@ -19844,90 +19844,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the teat skin as a new microbial strategy to prevent bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
@@ -19960,77 +19960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of metabolic and immune biomarkers between primiparous and multiparous dairy cows during the peripartum period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20085,51 +20085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une supplémentation en extrait de plante sur le métabolisme mammaire de la vache laitière observés sur cellules isolées du lait par cytométrie en flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20232,51 +20232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20433,286 +20433,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restriction alimentaire des vaches laitières : un levier pour étudier le système lipolytique dans le lait et la glande mammaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les métabolites du lait, nouvelle piste non invasive pour détecter le déficit énergétique de la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.356, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131066v1</w:t>
+                <w:t xml:space="preserve">hal-03046534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites du lait, nouvelle piste non invasive pour détecter le déficit énergétique de la vache laitière</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La restriction alimentaire des vaches laitières : un levier pour étudier le système lipolytique dans le lait et la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.356, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046534v1</w:t>
+                <w:t xml:space="preserve">hal-03131066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine supplementation at low and adequate net energy supply in lactating dairy goats</w:t>
               </w:r>
@@ -20817,333 +20817,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738430v1</w:t>
+                <w:t xml:space="preserve">hal-02306133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306133v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of day length and inhibition of prolactin on the mammary epithelial cell exfoliation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21448,90 +21448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21711,51 +21711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation hormonale de l’exfoliation des cellules épithéliales mammaires au cours de la traite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21763,51 +21763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
@@ -21961,51 +21961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feed restriction and nature of forage on the mammary exfoliation rate in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22013,51 +22013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ASAS-CSAS Annual Meeting and Trade Show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Baltimore, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 95 (Suppl. 4), pp.171, 2017, Journal of Animal Science. </w:t>
@@ -22380,51 +22380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomie Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22479,90 +22479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of milk composition in cow's milk during the time course of milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22725,51 +22725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du processus d’exfoliation des cellules épithéliales mammaires au cours de la traite chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22777,51 +22777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 369 p., 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
@@ -22844,273 +22844,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the mammary epithelial cell exfoliation process during milking in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Régulations épigénétiques et activation de la transcription lors d’une restriction alimentaire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455914v1</w:t>
+                <w:t xml:space="preserve">hal-02743310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations épigénétiques et activation de la transcription lors d’une restriction alimentaire chez la vache laitière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Characterizing the mammary epithelial cell exfoliation process during milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743310v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabergoline accelerated and enhanced the mammary involution during drying-off in dairy cows</w:t>
               </w:r>
@@ -23122,51 +23122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomie Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Isabel de Prado Taranilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23260,51 +23260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23353,381 +23353,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la lipolyse spontanée du lait de vache au cours de la traite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Cirot</w:t>
+                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Vanbergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Séverine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744124v1</w:t>
+                <w:t xml:space="preserve">hal-01211052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk mammary epithelial cells as a non-invasive indicator of lactation persistency in dairy cows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Angulo Arizala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211052v1</w:t>
+                <w:t xml:space="preserve">hal-02739822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk mammary epithelial cells as a non-invasive indicator of lactation persistency in dairy cows?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de la lipolyse spontanée du lait de vache au cours de la traite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739822v1</w:t>
+                <w:t xml:space="preserve">hal-02744124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
               </w:r>
@@ -23752,51 +23752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23877,51 +23877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23976,64 +23976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules épithéliales du lait, une alternative aux biopsies mammaires chez les ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24110,51 +24110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomie Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24209,90 +24209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes sources d'ARN pour analyser le transcriptome mammaire bovin par RNAseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Islas-Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24334,90 +24334,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24453,277 +24453,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daylength affects simultaneously mammary epithelium integrity and mammary epithelial cell exfoliation in milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean- François Mayol</w:t>
+                <w:t xml:space="preserve">Jérémie Couedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Kansas City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 92 (Suppl. 2), 2014, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454647v1</w:t>
+                <w:t xml:space="preserve">hal-01210681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daylength affects simultaneously mammary epithelium integrity and mammary epithelial cell exfoliation in milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Couedon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Johan</w:t>
+                <w:t xml:space="preserve">Jean- François Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Kansas City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 92 (Suppl. 2), 2014, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210681v1</w:t>
+                <w:t xml:space="preserve">hal-01454647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules épithéliales du lait comme source non invasive de transcrits mammaires</w:t>
               </w:r>
@@ -24804,51 +24804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24955,51 +24955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25035,700 +25035,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan alimentaire cations-anions (BACA), la durée du jour et le moment de la traite ont un impact sur la structure du globule gras et sur le profil en acides gras des laits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prolactin-inhibitor cabergoline hastened the mammary involution during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210550v1</w:t>
+                <w:t xml:space="preserve">hal-01210481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolactin-inhibitor cabergoline hastened the mammary involution during drying-off in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bilan alimentaire cations-anions (BACA), la durée du jour et le moment de la traite ont un impact sur la structure du globule gras et sur le profil en acides gras des laits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210481v1</w:t>
+                <w:t xml:space="preserve">hal-01210550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolactin-inhibitor cabergoline enhanced the mammary remodeling during drying-off in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210482v1</w:t>
+                <w:t xml:space="preserve">hal-01210502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prolactin-inhibitor cabergoline enhanced the mammary remodeling during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210480v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t>
+                <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210502v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of five different cellular fractions to examine the lactating bovine mammary gland transcriptome using RNA-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Islas-Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25783,64 +25783,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation of mammary epithelial cells in milk is linked with lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25895,90 +25895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking frequency modifies DNA methylation at a CSN1 regulatory region in the bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26426,51 +26426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26557,51 +26557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26849,51 +26849,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6E04359"/>
+    <w:nsid w:val="92A88204"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27080,51 +27080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mboutinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0820-0966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088997553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egger-Danner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25467" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab130" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasselin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargetton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001159" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanacker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003312" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Isaka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Johan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9664" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10532" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9853" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00323" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0221-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0176-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canovas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Rincon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Islas- Trejo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05297" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mahecha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000845" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.12.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPQ2W5TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Marion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002284" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Boisclair" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wagner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3649" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729480v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier-Dodier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2678" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Flint" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.A. Whitelaw" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Allan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Kolb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01873" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677629v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sorell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Szymanowska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Robinson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W.E. Clarkson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001202" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4WDXP6FQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673715v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Shand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Park" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phillips" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beattie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0330195" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670073v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.04.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73967/2004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900498v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004054" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Quarrie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lochrie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Keisler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670276v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712608v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734759v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126115v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233142v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cuffel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933586v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877734v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehested" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.194" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712580v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938483v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Mouel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051421v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bahloul" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375172v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081876v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I de Prado Taranilla" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Sordillo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607817v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.345" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787751v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734468v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740296v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadzki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pount" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455916v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455915v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deflandre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743429v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211053v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210724v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210499v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158541v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193993v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Canovas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Islas-Trejo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000385v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808996v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacasse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000489v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000542v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753552v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier Dodier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755973v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729580v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730140v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755947v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818686v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754461v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounhamous" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751816v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751021v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonil" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819115v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flint" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barber" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763115v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonner" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wilde" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hurley" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830739v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb A.F." TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymanowska M." TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorrell D.A." TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson C." TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830741v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764008v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830740v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830742v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762197v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840401v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778039v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bovenhuis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885296v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286683v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164436v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317906v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172030v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237694v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roussel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969349v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balhoul" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131066v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046534v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917126v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Binggeli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306112v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081875v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737188v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607547v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.348" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795397v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Isaka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455939v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cirot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455917v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455914v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801045v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel de Prado Taranilla" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sordillo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210954v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295262.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744124v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211052v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801617v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738559v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742083v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211051v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455873v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210681v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couedon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210791v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210680v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210550v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3689" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193992v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817840v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790111v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mboutinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0820-0966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088997553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egger-Danner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25467" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab130" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasselin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargetton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001159" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanacker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003312" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Isaka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Johan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9664" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10532" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9853" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00323" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0221-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0176-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canovas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Rincon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Islas- Trejo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05297" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729376v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.12.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPQ2W5TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652522v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mahecha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000845" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651594v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Marion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002284" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Boisclair" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wagner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3649" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729480v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier-Dodier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2678" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Flint" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.A. Whitelaw" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Allan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Kolb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01873" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677629v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sorell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Szymanowska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Robinson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W.E. Clarkson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001202" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4WDXP6FQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673715v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Shand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Park" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phillips" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beattie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0330195" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670073v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.04.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73967/2004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900498v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004054" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Quarrie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lochrie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Keisler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670276v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233142v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cuffel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126115v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933586v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877734v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehested" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.194" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712580v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938483v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Mouel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051421v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bahloul" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375172v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081876v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I de Prado Taranilla" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Sordillo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787751v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607817v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.345" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734468v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455915v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deflandre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740296v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadzki" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pount" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455916v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743429v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211053v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210724v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210499v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001076v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193993v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Canovas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Islas-Trejo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158541v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000385v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000489v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808996v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacasse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000542v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753552v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier Dodier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755973v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729580v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730140v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755947v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818686v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754461v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounhamous" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751816v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751021v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonil" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819115v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flint" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barber" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763115v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonner" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wilde" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hurley" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830739v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb A.F." TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymanowska M." TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorrell D.A." TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson C." TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830741v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764008v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830740v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830742v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762197v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840401v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778039v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bovenhuis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885296v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286683v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164436v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317906v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172030v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237694v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roussel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969349v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balhoul" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046534v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131066v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917126v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Binggeli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306112v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081875v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737188v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607547v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.348" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795397v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Isaka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455939v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cirot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455917v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455914v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801045v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel de Prado Taranilla" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sordillo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210954v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295262.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211052v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744124v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801617v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738559v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742083v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211051v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455873v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210681v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couedon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210791v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210680v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210550v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3689" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193992v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817840v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790111v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>