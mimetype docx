--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1129,295 +1129,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic diffusion of water molecules in hydroxyapatite nanopores</w:t>
+                <w:t xml:space="preserve">Transport properties of water molecules confined between hydroxyapaptite surfaces: A Molecular dynamics simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. H. de Leeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Caruel</w:t>
+                <w:t xml:space="preserve">Marius Lewerenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Lewerenz</w:t>
+                <w:t xml:space="preserve">Devis Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (7), pp.509-519. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 418, pp.296-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-017-0878-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590951v1</w:t>
+                <w:t xml:space="preserve">hal-01590925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of water molecules confined between hydroxyapaptite surfaces: A Molecular dynamics simulation approach</w:t>
+                <w:t xml:space="preserve">Anisotropic diffusion of water molecules in hydroxyapatite nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. H. de Leeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Lewerenz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Devis Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 418, pp.296-301. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (7), pp.509-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00269-017-0878-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590925v1</w:t>
+                <w:t xml:space="preserve">hal-01590951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-stability resistant to fluctuations</w:t>
               </w:r>
@@ -2061,923 +2061,1005 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic interplay between mechanics and chemistry in architected molecular motors assemblies</w:t>
+                <w:t xml:space="preserve">MesoCardio: Formuler des modèles mathématiques du tissu cardiaque qui rendent compte des phénomènes physiques et physiologiques opérant à l’échelle mésoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Meeting of the Society for Natural Philosophy, Complex Material Structures, Natural and Architected</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Annuelles du PEPR Maths-Vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR Maths-Vives, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265698v1</w:t>
+                <w:t xml:space="preserve">hal-05557545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mécanique d'une protéine du muscle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+                <w:t xml:space="preserve">Synergistic interplay between mechanics and chemistry in architected molecular motors assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Biomécanque et Biomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">57th Meeting of the Society for Natural Philosophy, Complex Material Structures, Natural and Architected</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675502v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic regulation of muscle contraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Étude mécanique d'une protéine du muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Manevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chapelle</w:t>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Biomécanque et Biomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156494v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation-contraction coupling in a multiscale heart model</w:t>
+                <w:t xml:space="preserve">Intrinsic regulation of muscle contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kimmig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moireau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBE 2019 - 6th International Conference on Computational and Mathematical Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493552v1</w:t>
+                <w:t xml:space="preserve">hal-03156494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling response of architectured columns: controlling instability across the scales through a rational design.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Tarantino</w:t>
+                <w:t xml:space="preserve">Activation-contraction coupling in a multiscale heart model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kimmig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kostas Danas</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CMBE 2019 - 6th International Conference on Computational and Mathematical Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899349v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Modeling of Active and Passive Force Generation in Skeletal Muscles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buckling response of architectured columns: controlling instability across the scales through a rational design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonconvexity, Nonlocality and Incompatibility: From Materials to Biology Conference in honor of Lev Truskinovsky’s 60th birthday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802127v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUXLEY-SIMMONS MODEL REVISITED</w:t>
+                <w:t xml:space="preserve">Mechanical Modeling of Active and Passive Force Generation in Skeletal Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Nonconvexity, Nonlocality and Incompatibility: From Materials to Biology Conference in honor of Lev Truskinovsky’s 60th birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180003v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical framework for modeling chemo-mechanical coupling in muscle contraction – Formulation and preliminary results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Chapelle</w:t>
+                <w:t xml:space="preserve">HUXLEY-SIMMONS MODEL REVISITED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802124v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities of the Biomechanics Group of the MSME laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Lemaire</w:t>
+                <w:t xml:space="preserve">Thermodynamical framework for modeling chemo-mechanical coupling in muscle contraction – Formulation and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Naili</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium franco – germano – polonais sur les biomatériaux architecturés pour la médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">22e congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167292v1</w:t>
+                <w:t xml:space="preserve">hal-01802124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activities of the Biomechanics Group of the MSME laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium franco – germano – polonais sur les biomatériaux architecturés pour la médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional Reduction of Cardiac Models for Effective Validation and Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3032,51 +3114,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional Imaging and Modeling of the Heart, FIMH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.259-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3086,232 +3168,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the free energy barrier of the step of P i release in myosin VI cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of free energy barriers associated with transition in Myosin cycle using Umbrella Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Les Houches Protein Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3321,51 +3403,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative folding of muscle myosins: I. Mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3387,51 +3469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3441,301 +3523,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of free energy barriers associated with Pi departure from the active site using Umbrella Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PhysioLab. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du cycle de la myosine par dynamique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Modélisation et Simulation Multi-Echelle. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical modelling of muscle contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] MSME, Université Paris-Est Marne La Vallée. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3745,100 +3827,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of Fast Force Recovery in striated muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Ecole Polytechnique X, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00668301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3848,105 +3930,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contraction musculaire en quatre échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomechanics [physics.med-ph]. Université Paris-Est (COMUE), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05040364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4093,51 +4175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Saadat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gherardini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marcello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14050600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Chaintron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kimmig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699263v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.38" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788978v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3655" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01357-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928279v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1102-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Rothman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820394116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aa7b9e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prakash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. de Leeuw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-017-0878-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Di Tommaso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.08.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100823v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.11.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Chabiniok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecarpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0544-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834683v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.248103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grosjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9671-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DC4AA0AF041F9A3C5B42D31BD7FA7999A45F357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03156494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moireau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00668301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05040364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Saadat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gherardini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marcello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14050600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Chaintron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kimmig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699263v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.38" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788978v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3655" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01357-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928279v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1102-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Rothman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820394116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aa7b9e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prakash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. de Leeuw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Di Tommaso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-017-0878-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.08.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100823v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.11.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Chabiniok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecarpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0544-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834683v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.248103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grosjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9671-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DC4AA0AF041F9A3C5B42D31BD7FA7999A45F357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03156494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moireau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00668301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05040364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>