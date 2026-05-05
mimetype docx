--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -2721,204 +2721,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUXLEY-SIMMONS MODEL REVISITED</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
+                <w:t xml:space="preserve">Thermodynamical framework for modeling chemo-mechanical coupling in muscle contraction – Formulation and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">22e congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180003v1</w:t>
+                <w:t xml:space="preserve">hal-01802124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical framework for modeling chemo-mechanical coupling in muscle contraction – Formulation and preliminary results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Chapelle</w:t>
+                <w:t xml:space="preserve">HUXLEY-SIMMONS MODEL REVISITED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802124v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities of the Biomechanics Group of the MSME laboratory</w:t>
               </w:r>
@@ -4175,51 +4175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Saadat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gherardini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marcello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14050600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Chaintron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kimmig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699263v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.38" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788978v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3655" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01357-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928279v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1102-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Rothman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820394116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aa7b9e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prakash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. de Leeuw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Di Tommaso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-017-0878-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.08.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100823v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.11.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Chabiniok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecarpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0544-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834683v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.248103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grosjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9671-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DC4AA0AF041F9A3C5B42D31BD7FA7999A45F357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03156494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moireau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00668301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05040364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Saadat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gherardini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marcello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14050600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Chaintron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kimmig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699263v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.38" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788978v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3655" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01357-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928279v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1102-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Rothman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820394116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aa7b9e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prakash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. de Leeuw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Di Tommaso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-017-0878-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.08.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100823v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.11.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Chabiniok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecarpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0544-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834683v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.248103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grosjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9671-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DC4AA0AF041F9A3C5B42D31BD7FA7999A45F357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03156494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moireau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00668301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05040364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>