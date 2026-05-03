--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -223,51 +223,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1597,217 +1597,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Prediction of Sunflower Hybrids Oil Content</w:t>
+                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnafous</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (10), pp.2276-2291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779355v1</w:t>
+                <w:t xml:space="preserve">hal-04779348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
+                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modeling and genome-wide association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1816,92 +1816,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (10), pp.2276-2291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779348v1</w:t>
+                <w:t xml:space="preserve">hal-01608380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Prediction of Sunflower Hybrids Oil Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1923,905 +1923,771 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modeling and genome-wide association</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">Sunflower resistance to broomrape (Orobanche cumana) is controlled by specific QTLs for different parasitism stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begona Perez-Vich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608380v1</w:t>
+                <w:t xml:space="preserve">hal-02638954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower resistance to broomrape (Orobanche cumana) is controlled by specific QTLs for different parasitism stages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Begona Perez-Vich</w:t>
+                <w:t xml:space="preserve">Mesurer le niveau de résistance quantitative des variétés de tournesol face au mildiou dans les processus de sélection et d’évaluation variétale : un enjeu fort pour la gestion durable du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmannelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Auclert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poisson-Bammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4721156229702158E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638954v1</w:t>
+                <w:t xml:space="preserve">hal-01652905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le niveau de résistance quantitative des variétés de tournesol face au mildiou dans les processus de sélection et d’évaluation variétale : un enjeu fort pour la gestion durable du risque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Grimault</w:t>
+                <w:t xml:space="preserve">The sunflower downy mildew pathogen Plasmopara halstedii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity F. Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4721156229702158E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652905v1</w:t>
+                <w:t xml:space="preserve">hal-02638085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sunflower downy mildew pathogen Plasmopara halstedii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Martinez</w:t>
+                <w:t xml:space="preserve">A biomarker based on gene expression indicates plant water status in controlled and natural environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (12), pp.2175-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12164⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02638085v1</w:t>
+                <w:t xml:space="preserve">hal-02643216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomarker based on gene expression indicates plant water status in controlled and natural environments.</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Transcriptomic analysis of the interaction between Helianthus annuus and its obligate parasite Plasmopara halstedii shows single nucleotide polymorphisms in CRN sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falah As-Sadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falah As-Sadi</w:t>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Gascuel</w:t>
+                <w:t xml:space="preserve">Thibault Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2831,168 +2697,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HELIAPHEN: a high-throughput phenotyping platform to characterize plant responses to water stress from seedling stage to seed set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3139,51 +3005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04377553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffiths" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robin-Soriano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19495" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Calder&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a P&#233;rez-Vich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Louarn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1056231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delgrange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Folletti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1038684" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreten Terzi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Baumann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duriez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bazerque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0556-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3003-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincourt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2872-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01633" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Velasco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Perez-Vich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00590" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auclert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poisson-Bamm&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Grimault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721156229702158E12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gascuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity F. Vear" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12164" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falah As-Sadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739205v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04377553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffiths" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robin-Soriano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19495" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Calder&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a P&#233;rez-Vich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Louarn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1056231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delgrange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Folletti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1038684" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreten Terzi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Baumann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duriez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bazerque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0556-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3003-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincourt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2872-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01633" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Velasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Perez-Vich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00590" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auclert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poisson-Bamm&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Grimault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721156229702158E12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gascuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity F. Vear" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12164" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falah As-Sadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-498" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>