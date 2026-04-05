--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -549,490 +549,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Virtual Audiences</w:t>
+                <w:t xml:space="preserve">A Methodology for the Automatic Extraction and Generation of Non-Verbal Signals Sequences Conveying Interpersonal Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Scherer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCG.2017.3271465⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XX, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2017.2753777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310934v1</w:t>
+                <w:t xml:space="preserve">hal-01793271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for the Automatic Extraction and Generation of Non-Verbal Signals Sequences Conveying Interpersonal Attitudes</w:t>
+                <w:t xml:space="preserve">Perception of Virtual Audiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, XX, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.50-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAFFC.2017.2753777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2017.3271465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793271v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast myoglobin structural dynamics observed with an X-ray free-electron laser.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des Agents Conversationnels Animés dotés d'émotions et d'attitudes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Levantino</w:t>
+                <w:t xml:space="preserve">Yu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Schirò</w:t>
+                <w:t xml:space="preserve">Nesrine Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Till Lemke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Michael Glownia</w:t>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7772⟩</w:t>
+              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 3, Issue 2, Special Issue: Best of IHM'2013 (2), pp. 1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jips.1282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139805v1</w:t>
+                <w:t xml:space="preserve">hal-01190028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des Agents Conversationnels Animés dotés d'émotions et d'attitudes sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
+                <w:t xml:space="preserve">Ultrafast myoglobin structural dynamics observed with an X-ray free-electron laser.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Levantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Schirò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Ding</w:t>
+                <w:t xml:space="preserve">Henrik Till Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Fourati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+                <w:t xml:space="preserve">Grazia Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Ravenet</w:t>
+                <w:t xml:space="preserve">James Michael Glownia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Volume 3, Issue 2, Special Issue: Best of IHM'2013 (2), pp. 1-23. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.6772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jips.1282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190028v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1429,252 +1429,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous êtes engagé ! Effet du statut social et des feedbacks sociaux des agents virtuels sur l'induction de stress lors des entretiens d'embauche virtuels</w:t>
+                <w:t xml:space="preserve">Social Presence Mediates Audience Behavior Effects on Social Stress in Virtual Public Speaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kessassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline G L Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+                <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACII 2023: 11th International Conference on Affective Computing and Intelligent Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, Massachusetts, United States. 8 pp., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII59096.2023.10388126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840361v1</w:t>
+                <w:t xml:space="preserve">hal-04331945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Presence Mediates Audience Behavior Effects on Social Stress in Virtual Public Speaking</w:t>
+                <w:t xml:space="preserve">Vous êtes engagé ! Effet du statut social et des feedbacks sociaux des agents virtuels sur l'induction de stress lors des entretiens d'embauche virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kessassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G L Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACII 2023: 11th International Conference on Affective Computing and Intelligent Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WACAI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331945v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et validation de scénario pour étudier la collaboration en environnement virtuel lors de conditions stressantes</w:t>
               </w:r>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kessassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2013,284 +2013,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Model For Industrial System And Product Design In Industry 5.0: A Case Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Insights Into the Importance of Linguistic Textual Features on the Persuasiveness of Public Speaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Barkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver W. Klaproth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloe Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IISE Annual Conference &amp; Expo 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iCMI 2023: 25th International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.51-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3610661.3617161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343429v1</w:t>
+                <w:t xml:space="preserve">hal-04251755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and real-time feedback of collaboration in virtual reality using multimodal signals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human Model For Industrial System And Product Design In Industry 5.0: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allemang--Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Donjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlic Bechu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver W. Klaproth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Cognitive Ergonomics meets data analytics (ECCE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swansea University, Sep 2023, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">IISE Annual Conference &amp; Expo 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494775v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en temps réel de la collaboration en environnement virtuel</w:t>
+                <w:t xml:space="preserve">Modeling and real-time feedback of collaboration in virtual reality using multimodal signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
@@ -2308,89 +2317,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Collaboration distante synchrone : des plateformes aux expérimentations (IHM'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">Workshop Cognitive Ergonomics meets data analytics (ECCE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swansea University, Sep 2023, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494750v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the 3MT_French Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2419,174 +2428,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Multimodal Communication Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Barcellona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights Into the Importance of Linguistic Textual Features on the Persuasiveness of Public Speaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alisa Barkar</w:t>
+                <w:t xml:space="preserve">Caractérisation en temps réel de la collaboration en environnement virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloe Clavel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCMI 2023: 25th International Conference on Multimodal Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Collaboration distante synchrone : des plateformes aux expérimentations (IHM'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3610661.3617161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04251755v1</w:t>
+                <w:t xml:space="preserve">hal-04494750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilisation de la fouille de motifs séquentiels et temporels pour analyser les réactions d'utilisateurs lors d'interactions avec des objets innovants</w:t>
               </w:r>
@@ -3018,51 +3018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI 2020 Workshop on Modeling Socio-Emotional and Cognitive Processes from Multimodal Data in the Wild</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Utrecht, Netherlands. pp.412-416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3207,788 +3207,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Individual Differences when Training Public Speaking with Virtual Audiences</w:t>
+                <w:t xml:space="preserve">A Generic Platform for Training Social Skills with Adaptative Virtual Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Ghate</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Neubauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439036v1</w:t>
+                <w:t xml:space="preserve">hal-02439095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADiA -Towards Neural Network Driven Virtual Human Conversation Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Scherer</w:t>
+                <w:t xml:space="preserve">NADiA: Neural Network Driven Virtual Human Conversation Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Wu</w:t>
+                <w:t xml:space="preserve">Steven Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayan Ghosh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Ly</w:t>
+                <w:t xml:space="preserve">Sharon Mozgai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia. pp.173-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3267851.3267860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439146v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADiA: Neural Network Driven Virtual Human Conversation Agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Individual Differences when Training Public Speaking with Virtual Audiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Ly</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranav Ghate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Mozgai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Neubauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia. pp.173-178, </w:t>
+              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3267851.3267860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3267851.3267874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439069v1</w:t>
+                <w:t xml:space="preserve">hal-02439036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Platform for Training Social Skills with Adaptative Virtual Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NADiA -Towards Neural Network Driven Virtual Human Conversation Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439095v1</w:t>
+                <w:t xml:space="preserve">hal-02439146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racing Heart and Sweaty Palms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affect-LM: A Neural Language Model for Customizable Affective Text Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talie Massachi</w:t>
+                <w:t xml:space="preserve">Eugene Laksana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_9⟩</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P17-1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439235v1</w:t>
+                <w:t xml:space="preserve">hal-02439277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affect-LM: A Neural Language Model for Customizable Affective Text Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Racing Heart and Sweaty Palms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
+                <w:t xml:space="preserve">Talie Massachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.83-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/P17-1059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439277v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between task-induced stress, vocal changes, and physiological state during a dyadic team task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Neubauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Mozgai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dennison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4046,650 +4046,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Corpus for the Assessment of Public Speaking Ability and Anxiety</w:t>
+                <w:t xml:space="preserve">Manipulating the Perception of Virtual Audiences Using Crowdsourced Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Wörtwein</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Nithin Chandrashekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.164-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439317v1</w:t>
+                <w:t xml:space="preserve">hal-02439304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Physiological Responses to Virtual Audience Behavioral Changes A Stress-Aware Audience for Public Speaking Training</w:t>
+                <w:t xml:space="preserve">A Multimodal Corpus for the Assessment of Public Speaking Ability and Anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Talie Massachi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Wörtwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA 2017 Workshop on Physiologically-Aware Virtual Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439374v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native vs. non-native language fluency implications on multimodal interaction for interpersonal skills training</w:t>
+                <w:t xml:space="preserve">Investigating the Physiological Responses to Virtual Audience Behavioral Changes A Stress-Aware Audience for Public Speaking Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helmut Prendinger</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talie Massachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimodal Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IVA 2017 Workshop on Physiologically-Aware Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439285v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Biologically Grounded Real-Time Reflexive Behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Native vs. non-native language fluency implications on multimodal interaction for interpersonal skills training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Dipaola</w:t>
+                <w:t xml:space="preserve">Helmut Prendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.295-305, </w:t>
+              <w:t xml:space="preserve">International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, France. pp.386-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2993148.2993196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439298v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the Perception of Virtual Audiences Using Crowdsourced Behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Architecture for Biologically Grounded Real-Time Reflexive Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysses Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Shapiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
+                <w:t xml:space="preserve">Steve Dipaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.164-174, </w:t>
+              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.295-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439304v1</w:t>
+                <w:t xml:space="preserve">hal-02439298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring feedback strategies to improve public speaking: an interactive virtual audience framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Wörtwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4762,51 +4762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Stefanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Prendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4853,90 +4853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Public Speaking Performance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Wörtwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schauerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Stiefelhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5000,64 +5000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Non-verbal Signals Sequence Mining to Bayesian Networks for Interpersonal Attitudes Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Boston, United States. pp.120 - 133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5117,77 +5117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5225,64 +5225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining a Multimodal Corpus for Non-Verbal Signals Sequences Conveying Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5301,269 +5301,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Virtual Audience Platform for Public Speaking Training (Demonstration)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefan Scherer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439112v1</w:t>
+                <w:t xml:space="preserve">hal-01074875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Interactive Virtual Audience Platform for Public Speaking Training (Demonstration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giota Sratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074875v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t>
               </w:r>
@@ -5575,77 +5575,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5664,658 +5664,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TARDIS Framework: Intelligent Virtual Agents for Social Coaching in Job Interviews</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multimodal corpus for the study of non-verbal behavior expressing interpersonal stances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACE 2013: Advances in Computer Entertainment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IVA 2013 Workshop Multimodal Corpora: Beyond Audio and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439348v1</w:t>
+                <w:t xml:space="preserve">hal-01074865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des Agents Conversationnels Animés Socio-Affectifs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Fourati</w:t>
+                <w:t xml:space="preserve">The TARDIS Framework: Intelligent Virtual Agents for Social Coaching in Job Interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2534903.2534913⟩</w:t>
+              <w:t xml:space="preserve">ACE 2013: Advances in Computer Entertainment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Boekelo, Netherlands. pp.476-491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03161-3_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877271v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Non-Verbal Behaviors Conveying Interpersonal Stances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des Agents Conversationnels Animés Socio-Affectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Symposium on Multimodal Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2534903.2534913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074877v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Corpus Approach to the Design of Virtual Recruiters</w:t>
+                <w:t xml:space="preserve">Investigating Non-Verbal Behaviors Conveying Interpersonal Stances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First European Symposium on Multimodal Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, La Valetta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074861v1</w:t>
+                <w:t xml:space="preserve">hal-01074877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal corpus for the study of non-verbal behavior expressing interpersonal stances</w:t>
+                <w:t xml:space="preserve">A Multimodal Corpus Approach to the Design of Virtual Recruiters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA 2013 Workshop Multimodal Corpora: Beyond Audio and Video</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. pp.19 - 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII.2013.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074865v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal stance recognition using non-verbal signals on several time windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6636,51 +6636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Human Computer Interaction Theory and Applications (HUCAPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6848,51 +6848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence du comportement d'un public virtuel sur le stress ressenti lors de prises de paroles simulées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talie Massachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6930,51 +6930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de production de feedbacks personnalisé pour l'entraînement de la prise de parole en public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7303,90 +7303,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion and Attitude Modeling for Non-player Characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pecune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion in Games - Theory and Praxis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-154, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7720,51 +7720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F536997"/>
+    <w:nsid w:val="775C4B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7951,51 +7951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mchollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-6844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Marsella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00371-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02310934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.3271465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2753777" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Till Lemke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cottone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Michael Glownia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7772" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.1282" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Johnstone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Williamson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Barkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Clavel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03562701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Dinkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3480977" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Gabory" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Saund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2019.8925435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Ghate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neubauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Ghosh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Mozgai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Massachi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Laksana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe I Morency" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-1059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439190v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dennison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Khooshabeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136804" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten W&#246;rtwein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439374v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Prendinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Bernardet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dipaola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithin Chandrashekhar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shapiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439336v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2806060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Stefanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2823294" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schauerte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stiefelhagen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2820762" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giota Sratou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Anderson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03161-3_35" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877271v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534913" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lugrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359996.3364784" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Erich Latoschik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41316-7_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Lefebvre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02074608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mchollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-6844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Marsella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00371-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2753777" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02310934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.3271465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.1282" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Till Lemke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cottone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Michael Glownia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7772" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Johnstone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Williamson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Barkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03562701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Dinkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3480977" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Gabory" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Saund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2019.8925435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Ghate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Ghosh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Mozgai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267860" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neubauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267874" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Laksana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe I Morency" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-1059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Massachi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439190v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dennison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Khooshabeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136804" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithin Chandrashekhar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shapiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_15" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten W&#246;rtwein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Prendinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Bernardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dipaola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439336v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2806060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Stefanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2823294" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schauerte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stiefelhagen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2820762" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giota Sratou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Anderson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03161-3_35" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877271v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534913" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lugrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359996.3364784" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Erich Latoschik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41316-7_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Lefebvre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02074608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>