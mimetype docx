--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -549,490 +549,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for the Automatic Extraction and Generation of Non-Verbal Signals Sequences Conveying Interpersonal Attitudes</w:t>
+                <w:t xml:space="preserve">Perception of Virtual Audiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAFFC.2017.2753777⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.50-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2017.3271465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793271v1</w:t>
+                <w:t xml:space="preserve">hal-02310934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Virtual Audiences</w:t>
+                <w:t xml:space="preserve">A Methodology for the Automatic Extraction and Generation of Non-Verbal Signals Sequences Conveying Interpersonal Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Scherer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (4), pp.50-59. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XX, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCG.2017.3271465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2017.2753777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310934v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des Agents Conversationnels Animés dotés d'émotions et d'attitudes sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast myoglobin structural dynamics observed with an X-ray free-electron laser.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Ding</w:t>
+                <w:t xml:space="preserve">Matteo Levantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Fourati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+                <w:t xml:space="preserve">Giorgio Schirò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Ravenet</w:t>
+                <w:t xml:space="preserve">Henrik Till Lemke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Michael Glownia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jips.1282⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.6772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190028v1</w:t>
+                <w:t xml:space="preserve">hal-01139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast myoglobin structural dynamics observed with an X-ray free-electron laser.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Schirò</w:t>
+                <w:t xml:space="preserve">Vers des Agents Conversationnels Animés dotés d'émotions et d'attitudes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Till Lemke</w:t>
+                <w:t xml:space="preserve">Yu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazia Cottone</w:t>
+                <w:t xml:space="preserve">Nesrine Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Michael Glownia</w:t>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.6772. </w:t>
+              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 3, Issue 2, Special Issue: Best of IHM'2013 (2), pp. 1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jips.1282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139805v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1429,252 +1429,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Presence Mediates Audience Behavior Effects on Social Stress in Virtual Public Speaking</w:t>
+                <w:t xml:space="preserve">Vous êtes engagé ! Effet du statut social et des feedbacks sociaux des agents virtuels sur l'induction de stress lors des entretiens d'embauche virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kessassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G L Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACII 2023: 11th International Conference on Affective Computing and Intelligent Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WACAI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331945v1</w:t>
+                <w:t xml:space="preserve">hal-04840361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous êtes engagé ! Effet du statut social et des feedbacks sociaux des agents virtuels sur l'induction de stress lors des entretiens d'embauche virtuels</w:t>
+                <w:t xml:space="preserve">Social Presence Mediates Audience Behavior Effects on Social Stress in Virtual Public Speaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kessassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACII 2023: 11th International Conference on Affective Computing and Intelligent Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, Massachusetts, United States. 8 pp., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII59096.2023.10388126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840361v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et validation de scénario pour étudier la collaboration en environnement virtuel lors de conditions stressantes</w:t>
               </w:r>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kessassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2013,293 +2013,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights Into the Importance of Linguistic Textual Features on the Persuasiveness of Public Speaking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+                <w:t xml:space="preserve">Human Model For Industrial System And Product Design In Industry 5.0: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allemang--Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Donjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlic Bechu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Clavel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver W. Klaproth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCMI 2023: 25th International Conference on Multimodal Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IISE Annual Conference &amp; Expo 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251755v1</w:t>
+                <w:t xml:space="preserve">hal-04343429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Model For Industrial System And Product Design In Industry 5.0: A Case Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and real-time feedback of collaboration in virtual reality using multimodal signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IISE Annual Conference &amp; Expo 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Workshop Cognitive Ergonomics meets data analytics (ECCE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swansea University, Sep 2023, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343429v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and real-time feedback of collaboration in virtual reality using multimodal signals</w:t>
+                <w:t xml:space="preserve">Caractérisation en temps réel de la collaboration en environnement virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
@@ -2317,89 +2308,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Cognitive Ergonomics meets data analytics (ECCE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swansea University, Sep 2023, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop Collaboration distante synchrone : des plateformes aux expérimentations (IHM'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494775v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the 3MT_French Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2428,165 +2419,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Multimodal Communication Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Barcellona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en temps réel de la collaboration en environnement virtuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fleury</w:t>
+                <w:t xml:space="preserve">Insights Into the Importance of Linguistic Textual Features on the Persuasiveness of Public Speaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Barkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dumas</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Collaboration distante synchrone : des plateformes aux expérimentations (IHM'23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iCMI 2023: 25th International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.51-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3610661.3617161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494750v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilisation de la fouille de motifs séquentiels et temporels pour analyser les réactions d'utilisateurs lors d'interactions avec des objets innovants</w:t>
               </w:r>
@@ -3018,51 +3018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI 2020 Workshop on Modeling Socio-Emotional and Cognitive Processes from Multimodal Data in the Wild</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Utrecht, Netherlands. pp.412-416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3207,788 +3207,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Platform for Training Social Skills with Adaptative Virtual Agents</w:t>
+                <w:t xml:space="preserve">Influence of Individual Differences when Training Public Speaking with Virtual Audiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Ghate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Neubauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3267851.3267874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439095v1</w:t>
+                <w:t xml:space="preserve">hal-02439036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADiA: Neural Network Driven Virtual Human Conversation Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">NADiA -Towards Neural Network Driven Virtual Human Conversation Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sharon Mozgai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439069v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Individual Differences when Training Public Speaking with Virtual Audiences</w:t>
+                <w:t xml:space="preserve">A Generic Platform for Training Social Skills with Adaptative Virtual Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Ghate</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Neubauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439036v1</w:t>
+                <w:t xml:space="preserve">hal-02439095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADiA -Towards Neural Network Driven Virtual Human Conversation Agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">NADiA: Neural Network Driven Virtual Human Conversation Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Mozgai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia. pp.173-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3267851.3267860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439146v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affect-LM: A Neural Language Model for Customizable Affective Text Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Racing Heart and Sweaty Palms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Laksana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
+                <w:t xml:space="preserve">Talie Massachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/P17-1059⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.83-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439277v1</w:t>
+                <w:t xml:space="preserve">hal-02439235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racing Heart and Sweaty Palms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affect-LM: A Neural Language Model for Customizable Affective Text Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Laksana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talie Massachi</w:t>
+                <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.83-86, </w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/P17-1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439235v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between task-induced stress, vocal changes, and physiological state during a dyadic team task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Neubauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Mozgai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dennison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4046,650 +4046,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the Perception of Virtual Audiences Using Crowdsourced Behaviors</w:t>
+                <w:t xml:space="preserve">A Multimodal Corpus for the Assessment of Public Speaking Ability and Anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nithin Chandrashekhar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Torsten Wörtwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439304v1</w:t>
+                <w:t xml:space="preserve">hal-02439317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Corpus for the Assessment of Public Speaking Ability and Anxiety</w:t>
+                <w:t xml:space="preserve">Investigating the Physiological Responses to Virtual Audience Behavioral Changes A Stress-Aware Audience for Public Speaking Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talie Massachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">IVA 2017 Workshop on Physiologically-Aware Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439317v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Physiological Responses to Virtual Audience Behavioral Changes A Stress-Aware Audience for Public Speaking Training</w:t>
+                <w:t xml:space="preserve">Native vs. non-native language fluency implications on multimodal interaction for interpersonal skills training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Talie Massachi</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Prendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA 2017 Workshop on Physiologically-Aware Virtual Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, France. pp.386-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2993148.2993196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439374v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native vs. non-native language fluency implications on multimodal interaction for interpersonal skills training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Architecture for Biologically Grounded Real-Time Reflexive Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysses Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Prendinger</w:t>
+                <w:t xml:space="preserve">Steve Dipaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimodal Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tokyo, France. pp.386-393, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.295-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2993148.2993196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439285v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Biologically Grounded Real-Time Reflexive Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulating the Perception of Virtual Audiences Using Crowdsourced Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysses Bernardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+                <w:t xml:space="preserve">Nithin Chandrashekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Dipaola</w:t>
+                <w:t xml:space="preserve">Ari Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.295-305, </w:t>
+              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.164-174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439298v1</w:t>
+                <w:t xml:space="preserve">hal-02439304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring feedback strategies to improve public speaking: an interactive virtual audience framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Wörtwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4762,51 +4762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Stefanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Prendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4853,90 +4853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Public Speaking Performance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Wörtwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schauerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Stiefelhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5000,64 +5000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Non-verbal Signals Sequence Mining to Bayesian Networks for Interpersonal Attitudes Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Boston, United States. pp.120 - 133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5117,77 +5117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5225,64 +5225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining a Multimodal Corpus for Non-Verbal Signals Sequences Conveying Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5333,77 +5333,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5454,64 +5454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giota Sratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe I Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5575,77 +5575,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5664,658 +5664,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal corpus for the study of non-verbal behavior expressing interpersonal stances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The TARDIS Framework: Intelligent Virtual Agents for Social Coaching in Job Interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA 2013 Workshop Multimodal Corpora: Beyond Audio and Video</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACE 2013: Advances in Computer Entertainment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Boekelo, Netherlands. pp.476-491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03161-3_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074865v1</w:t>
+                <w:t xml:space="preserve">hal-02439348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TARDIS Framework: Intelligent Virtual Agents for Social Coaching in Job Interviews</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Bernardini</w:t>
+                <w:t xml:space="preserve">Vers des Agents Conversationnels Animés Socio-Affectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACE 2013: Advances in Computer Entertainment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2534903.2534913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-03161-3_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02439348v1</w:t>
+                <w:t xml:space="preserve">hal-00877271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des Agents Conversationnels Animés Socio-Affectifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Investigating Non-Verbal Behaviors Conveying Interpersonal Stances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First European Symposium on Multimodal Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, La Valetta, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2534903.2534913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00877271v2</w:t>
+                <w:t xml:space="preserve">hal-01074877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Non-Verbal Behaviors Conveying Interpersonal Stances</w:t>
+                <w:t xml:space="preserve">A Multimodal Corpus Approach to the Design of Virtual Recruiters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Symposium on Multimodal Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. pp.19 - 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII.2013.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074877v1</w:t>
+                <w:t xml:space="preserve">hal-01074861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Corpus Approach to the Design of Virtual Recruiters</w:t>
+                <w:t xml:space="preserve">A multimodal corpus for the study of non-verbal behavior expressing interpersonal stances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA 2013 Workshop Multimodal Corpora: Beyond Audio and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACII.2013.10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01074861v1</w:t>
+                <w:t xml:space="preserve">hal-01074865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal stance recognition using non-verbal signals on several time windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6636,51 +6636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Human Computer Interaction Theory and Applications (HUCAPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6848,51 +6848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence du comportement d'un public virtuel sur le stress ressenti lors de prises de paroles simulées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talie Massachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6930,51 +6930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de production de feedbacks personnalisé pour l'entraînement de la prise de parole en public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7303,90 +7303,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion and Attitude Modeling for Non-player Characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pecune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion in Games - Theory and Praxis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-154, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7720,51 +7720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="775C4B7C"/>
+    <w:nsid w:val="37996DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7951,51 +7951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mchollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-6844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Marsella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00371-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2753777" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02310934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.3271465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.1282" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Till Lemke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cottone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Michael Glownia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7772" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Johnstone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Williamson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Barkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03562701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Dinkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3480977" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Gabory" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Saund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2019.8925435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Ghate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Ghosh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Mozgai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267860" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neubauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267874" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Laksana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe I Morency" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-1059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Massachi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439190v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dennison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Khooshabeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136804" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithin Chandrashekhar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shapiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_15" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten W&#246;rtwein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Prendinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Bernardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dipaola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439336v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2806060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Stefanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2823294" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schauerte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stiefelhagen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2820762" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giota Sratou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Anderson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03161-3_35" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877271v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534913" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lugrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359996.3364784" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Erich Latoschik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41316-7_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Lefebvre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02074608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mchollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-6844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Marsella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00371-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02310934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.3271465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2753777" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Till Lemke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cottone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Michael Glownia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7772" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.1282" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Johnstone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Williamson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Barkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Clavel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03562701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Dinkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3480977" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Gabory" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Saund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2019.8925435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Ghate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neubauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Ghosh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Mozgai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267860" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Massachi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Laksana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe I Morency" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-1059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439190v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dennison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Khooshabeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136804" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten W&#246;rtwein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439374v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Prendinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Bernardet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dipaola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithin Chandrashekhar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shapiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439336v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2806060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Stefanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2823294" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schauerte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stiefelhagen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2820762" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giota Sratou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Anderson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03161-3_35" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877271v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534913" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lugrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359996.3364784" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Erich Latoschik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41316-7_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Lefebvre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02074608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>