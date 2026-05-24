--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,7665 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7613 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Chollet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mchollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9858-6844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=QNvkEeoAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Homepage: matchollet.github.io</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Categorize Collaboration during a Collaborative Puzzle-solving Task? Validation of Collaboration Profiles using Multimodal Data in Virtual Reality Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1 - 46. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3710996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Fatigue in Manual and Robot-Assisted Work for Operator 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allemang--Trivalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Donjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1-2), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24725838.2024.2321460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training public speaking with virtual social interactions: effectiveness of real-time feedback and delayed feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Marsella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-021-00371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Virtual Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (4), pp.50-59. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2017.3271465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for the Automatic Extraction and Generation of Non-Verbal Signals Sequences Conveying Interpersonal Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XX, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2017.2753777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast myoglobin structural dynamics observed with an X-ray free-electron laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Levantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Till Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Cottone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Michael Glownia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.6772. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Agents Conversationnels Animés dotés d'émotions et d'attitudes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 3, Issue 2, Special Issue: Best of IHM'2013 (2), pp. 1-23. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.1282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Social Interactions in Reality Versus Virtuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1 - 18, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3713628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System As A Collaborator (SAAC): a Framework for Modeling, Capturing and Augmenting Collaborative Activities in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 21st International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics and Automation Society, Aug 2025, Los Angeles, United States. pp.759-765, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE58245.2025.11164117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder le pouvoir de persuasion dans les concours d'éloquence : une étude sur la capacité des modèles de langues à évaluer la prise de parole en public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisa Barkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous êtes engagé ! Effet du statut social et des feedbacks sociaux des agents virtuels sur l'induction de stress lors des entretiens d'embauche virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Kessassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G L Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Presence Mediates Audience Behavior Effects on Social Stress in Virtual Public Speaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Kessassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACII 2023: 11th International Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge, Massachusetts, United States. 8 pp., </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII59096.2023.10388126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation de scénario pour étudier la collaboration en environnement virtuel lors de conditions stressantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les “Affects, Compagnons Artificiels et Interactions” (WACAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Collaboration Using Multimodal Signals in a Triadic Puzzle-Solving Task in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delamoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 12th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos (ACIIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom. pp.125 - 127, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/aciiw63320.2024.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're Hired! Effect of Virtual Agents' Social Status and Social Attitudes on Stress Induction in Virtual Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Kessassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (FL), United States. 2 p., </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Model For Industrial System And Product Design In Industry 5.0: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allemang--Trivalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Donjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver W. Klaproth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IISE Annual Conference &amp; Expo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and real-time feedback of collaboration in virtual reality using multimodal signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Cognitive Ergonomics meets data analytics (ECCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swansea University, Sep 2023, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the 3MT_French Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Multimodal Communication Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Barcellona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en temps réel de la collaboration en environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Collaboration distante synchrone : des plateformes aux expérimentations (IHM'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into the Importance of Linguistic Textual Features on the Persuasiveness of Public Speaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisa Barkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCMI 2023: 25th International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.51-55, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3617161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilisation de la fouille de motifs séquentiels et temporels pour analyser les réactions d'utilisateurs lors d'interactions avec des objets innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multimodal Data to Predict Surgeon Situation Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Lechappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2021: 21st Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.308-316, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS2021: International Workshop on Corpora And Tools for Social skills annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '21: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montréal, France. pp.857-859, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3462244.3480977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Influence of Sound Design for Inducing Anxiety in Virtual Public Speaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2020 Workshop on Social affective multimodal interaction for health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Utrecht (Virtual), Netherlands. pp.492-496, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Situation Awareness during Robotic Surgery using Multimodal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Lechappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2020 Workshop on Modeling Socio-Emotional and Cognitive Processes from Multimodal Data in the Wild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Utrecht, Netherlands. pp.412-416, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple metaphors in metaphoric gesturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Saund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Marsella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom. pp.524-530, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2019.8925435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Individual Differences when Training Public Speaking with Virtual Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Ghate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sydney, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267851.3267874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NADiA -Towards Neural Network Driven Virtual Human Conversation Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Platform for Training Social Skills with Adaptative Virtual Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Ghate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NADiA: Neural Network Driven Virtual Human Conversation Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Mozgai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sydney, Australia. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267851.3267860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect-LM: A Neural Language Model for Customizable Affective Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Laksana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Philippe I Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/P17-1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racing Heart and Sweaty Palms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talie Massachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.83-86, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between task-induced stress, vocal changes, and physiological state during a dyadic team task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Mozgai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dennison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Khooshabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.426-432, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3136755.3136804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Physiological Responses to Virtual Audience Behavioral Changes A Stress-Aware Audience for Public Speaking Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talie Massachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2017 Workshop on Physiologically-Aware Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Corpus for the Assessment of Public Speaking Ability and Anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Wörtwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Philippe I Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native vs. non-native language fluency implications on multimodal interaction for interpersonal skills training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Prendinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tokyo, France. pp.386-393, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993148.2993196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Biologically Grounded Real-Time Reflexive Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dipaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.295-305, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Perception of Virtual Audiences Using Crowdsourced Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithin Chandrashekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Philippe I Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.164-174, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Speaking Training with a Multimodal Interactive Virtual Audience Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalin Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Prendinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, United States. pp.367-368, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2818346.2823294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring feedback strategies to improve public speaking: an interactive virtual audience framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Wörtwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Philippe I Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.1143-1154, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2750858.2806060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Public Speaking Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Wörtwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Schauerte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Philippe I Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Stiefelhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, United States. pp.43-50, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2818346.2820762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-verbal Signals Sequence Mining to Bayesian Networks for Interpersonal Attitudes Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boston, United States. pp.120 - 133, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining a Multimodal Corpus for Non-Verbal Signals Sequences Conveying Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Virtual Audience Platform for Public Speaking Training (Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giota Sratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Philippe I Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Non-Verbal Behaviors Conveying Interpersonal Stances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Symposium on Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, La Valetta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TARDIS Framework: Intelligent Virtual Agents for Social Coaching in Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACE 2013: Advances in Computer Entertainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Boekelo, Netherlands. pp.476-491, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03161-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Agents Conversationnels Animés Socio-Affectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Corpus Approach to the Design of Virtual Recruiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. pp.19 - 24, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal corpus for the study of non-verbal behavior expressing interpersonal stances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2013 Workshop Multimodal Corpora: Beyond Audio and Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal stance recognition using non-verbal signals on several time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Camera Planner for Film Editing Using Key Shots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA 2011 - ACM Siggraph / Eurographics Symposium on Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH / Eurographics, Aug 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of Film Editing for Interactive Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIDS 2011 - International Conference on Interactive Digital Storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vancouver, Canada. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually Stressed: Interaction Between Display System and Virtual Agent Behaviour VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Kessassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Human Computer Interaction Theory and Applications (HUCAPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collaboration in a virtual environment with gaze and speech signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '23: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris France, France. ACM, pp.21-25, 2023, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3617149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence du comportement d'un public virtuel sur le stress ressenti lors de prises de paroles simulées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talie Massachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de production de feedbacks personnalisé pour l'entraînement de la prise de parole en public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalability Benchmark for a Virtual Audience Perception Model in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Glémarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenn Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lugrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sydney, Australia. Proceeding VRST '19 25th ACM Symposium on Virtual Reality Software and Technology, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3359996.3364784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Narrative-Driven Atmosphere for Virtual Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lugrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenn Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Erich Latoschik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Glémarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Abstracts of the 2019 ACM CHI Conference on Human Factors in Computing Systems, Late Breaking Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and Attitude Modeling for Non-player Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pecune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion in Games - Theory and Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-154, 2016, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41316-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable REVITALISE - D1.2 Grille d'évaluation de la prise de parole en public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liv Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Atlantique, Département Automatique, Productique et Informatique (DAPI), Campus de Nantes, 4 rue Alfred Kastler, 44300 Nantes Cedex 3. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents Conversationnels Animés pour l'entrainement social : modèle computationnel de l'expression d'attitudes sociales par des séquences de signaux non-verbaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Telecom Paristech, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02074608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7720,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37996DE6"/>
+    <w:nsid w:val="9099F142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7951,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mchollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-6844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Marsella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00371-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02310934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.3271465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2753777" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Till Lemke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cottone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Michael Glownia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7772" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.1282" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Johnstone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Williamson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Barkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Clavel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03562701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Dinkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3480977" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Gabory" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Saund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2019.8925435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Ghate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neubauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Ghosh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Mozgai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267860" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Massachi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Laksana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe I Morency" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-1059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439190v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dennison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Khooshabeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136804" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten W&#246;rtwein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439374v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Prendinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Bernardet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dipaola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithin Chandrashekhar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shapiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439336v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2806060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Stefanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2823294" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schauerte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stiefelhagen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2820762" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giota Sratou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Anderson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03161-3_35" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877271v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534913" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lugrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359996.3364784" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Erich Latoschik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41316-7_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Lefebvre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02074608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mchollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-6844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=QNvkEeoAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Marsella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scherer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00371-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02310934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.3271465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2753777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Till Lemke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cottone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Michael Glownia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.1282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Johnstone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Williamson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Barkar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617161" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03562701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Dinkar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3480977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Gabory" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Saund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2019.8925435" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Ghate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neubauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Ghosh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Mozgai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267860" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Laksana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe I Morency" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-1059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Massachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dennison" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Khooshabeh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136804" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439317v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten W&#246;rtwein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Prendinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993196" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Bernardet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dipaola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithin Chandrashekhar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shapiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Stefanov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2823294" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2806060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schauerte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stiefelhagen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2820762" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giota Sratou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439348v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Anderson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03161-3_35" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877271v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534913" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074857v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lugrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359996.3364784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279636v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Erich Latoschik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439117v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41316-7_8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529070v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Lefebvre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02074608v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>