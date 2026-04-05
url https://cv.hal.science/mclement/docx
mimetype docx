--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -559,321 +559,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AssemblyNet: A large ensemble of CNNs for 3D whole brain MRI segmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy directional enlacement landscapes for the evaluation of complex spatial relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117026⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.107185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2019.107185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930959v1</w:t>
+                <w:t xml:space="preserve">hal-02446354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy directional enlacement landscapes for the evaluation of complex spatial relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AssemblyNet: A large ensemble of CNNs for 3D whole brain MRI segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Kurtz</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Wendling</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, pp.107185. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.117026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2019.107185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446354v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning spatial relations and shapes for structural object description and scene recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.197-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -933,64 +933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1037,64 +1037,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d’objets en couleurs à partir des relations spatiales entre régions structurelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Fouille de Données Complexes, RNTI E-31, pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1689,252 +1689,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusart: Enhancing Line Art Colorization with Conditional Diffusion Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hernan Carrillo</w:t>
+                <w:t xml:space="preserve">3D Transformer based on deformable patch location for differential diagnosis between Alzheimer's disease and Frontotemporal dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edgar Simo-Serra</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Workshop, MLMI 2023, Held in Conjunction with MICCAI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.53-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45676-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094357v1</w:t>
+                <w:t xml:space="preserve">hal-04201135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Transformer based on deformable patch location for differential diagnosis between Alzheimer's disease and Frontotemporal dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
+                <w:t xml:space="preserve">Diffusart: Enhancing Line Art Colorization with Conditional Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Simo-Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop, MLMI 2023, Held in Conjunction with MICCAI 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201135v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA-SeReOs, an interdisciplinary project towards the automatic segmentation of CT-scanned ancient bone remains</w:t>
               </w:r>
@@ -2045,77 +2045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-attention for exemplar-based image colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Asian Conference on Computer Vision (ACCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Macau, Macau SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2140,77 +2140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local matching of superpixel-based deep features for color transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Vienne (on line), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2346,429 +2346,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixel-based matching of high-resolution deep features for color transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hernan Carrillo</w:t>
+                <w:t xml:space="preserve">Deep Grading based on Collective Artificial Intelligence for AD Diagnosis and Prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Interpretability of Machine Intelligence in Medical Image Computing at MICCAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87444-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339667v1</w:t>
+                <w:t xml:space="preserve">hal-03370898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Grading based on Collective Artificial Intelligence for AD Diagnosis and Prognosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
+                <w:t xml:space="preserve">Superpixel-based matching of high-resolution deep features for color transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Interpretability of Machine Intelligence in Medical Image Computing at MICCAI 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87444-5_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03370898v1</w:t>
+                <w:t xml:space="preserve">hal-03339667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlacement and interlacement shape descriptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme de correspondance de superpatchs multi-échelles basé sur des descripteurs duals de superpixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Zhongshan, China</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492607v1</w:t>
+                <w:t xml:space="preserve">hal-02503365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de correspondance de superpatchs multi-échelles basé sur des descripteurs duals de superpixels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enlacement and interlacement shape descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Zhongshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503365v1</w:t>
+                <w:t xml:space="preserve">hal-02492607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AssemblyNet: A Novel Deep Decision-Making Process for Whole Brain MRI Segmentation</w:t>
               </w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.466-474, </w:t>
@@ -2901,64 +2901,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacs de relations spatiales et de formes pour la reconnaissance d'images de scènes naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2996,64 +2996,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy directional enlacement landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.171-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3113,64 +3113,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.299-304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3217,64 +3217,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bags of Spatial Relations and Shapes Features for Structural Object Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cancún, Mexico. pp.1994-1999, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3321,64 +3321,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descripteurs directionnels d'enlacement et d'entrelacement entre objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3429,64 +3429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.427-434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3699,64 +3699,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Color Spaces for Deep Learning Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloma Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,233 +3846,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Spherical Superpixels</w:t>
+                <w:t xml:space="preserve">Superpixel Segmentation: A Long-Lasting Ill-Posed Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661448v1</w:t>
+                <w:t xml:space="preserve">hal-05279649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixel Segmentation: A Long-Lasting Ill-Posed Problem</w:t>
+                <w:t xml:space="preserve">Deep Spherical Superpixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279649v1</w:t>
+                <w:t xml:space="preserve">hal-04661448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemplar-based image colorization using object-guided attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4362,51 +4362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080401v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dung Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26558" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083953v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102636" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107185" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.06.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poulenard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2645151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Walther" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ricardo Guevara Garban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Bizon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Simo-Serra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87444-5_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_52" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.57" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899929" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005291304270434" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballester Coloma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aur&#233;lie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Hernan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_127-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coloma Ballester" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_125-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02111681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080401v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dung Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26558" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083953v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102636" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.06.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poulenard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2645151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Walther" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ricardo Guevara Garban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Bizon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Simo-Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87444-5_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_52" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.57" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899929" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005291304270434" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballester Coloma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aur&#233;lie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Hernan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_127-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coloma Ballester" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_125-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02111681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>