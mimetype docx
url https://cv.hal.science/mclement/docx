--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -464,416 +464,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Superpatch Matching using Dual Superpixel Descriptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AssemblyNet: A large ensemble of CNNs for 3D whole brain MRI segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Boyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.117026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409963v1</w:t>
+                <w:t xml:space="preserve">hal-02930959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy directional enlacement landscapes for the evaluation of complex spatial relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.107185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2019.107185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AssemblyNet: A large ensemble of CNNs for 3D whole brain MRI segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Mansencal</w:t>
+                <w:t xml:space="preserve">Multi-Scale Superpatch Matching using Dual Superpixel Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930959v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning spatial relations and shapes for structural object description and scene recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.197-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -933,64 +933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1037,64 +1037,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d’objets en couleurs à partir des relations spatiales entre régions structurelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Fouille de Données Complexes, RNTI E-31, pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1145,230 +1145,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixel Anything: A general object-based framework for accurate yet regular superpixel segmentation</w:t>
+                <w:t xml:space="preserve">Fouille virtuelle d’urnes funéraires assistée par IA : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Walther</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Giraud</w:t>
+                <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279681v1</w:t>
+                <w:t xml:space="preserve">hal-05413136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille virtuelle d’urnes funéraires assistée par IA : une étude de cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
+                <w:t xml:space="preserve">Superpixel Anything: A general object-based framework for accurate yet regular superpixel segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413136v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de neurones par graphes informés par la physique pour la reconstruction de champs de contraintes mécaniques</w:t>
               </w:r>
@@ -1462,51 +1462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning assisted segmentation of ct-scanned ancient bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA-SeReOs, an interdisciplinary project towards the automatic segmentation of CT-scanned ancient bone remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,217 +2558,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de correspondance de superpatchs multi-échelles basé sur des descripteurs duals de superpixels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enlacement and interlacement shape descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Zhongshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503365v1</w:t>
+                <w:t xml:space="preserve">hal-02492607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlacement and interlacement shape descriptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme de correspondance de superpatchs multi-échelles basé sur des descripteurs duals de superpixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Zhongshan, China</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492607v1</w:t>
+                <w:t xml:space="preserve">hal-02503365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AssemblyNet: A Novel Deep Decision-Making Process for Whole Brain MRI Segmentation</w:t>
               </w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.466-474, </w:t>
@@ -2901,64 +2901,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacs de relations spatiales et de formes pour la reconnaissance d'images de scènes naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2996,64 +2996,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy directional enlacement landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.171-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3113,64 +3113,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.299-304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3217,64 +3217,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bags of Spatial Relations and Shapes Features for Structural Object Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cancún, Mexico. pp.1994-1999, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3321,64 +3321,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descripteurs directionnels d'enlacement et d'entrelacement entre objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3429,64 +3429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.427-434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3546,295 +3546,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Different Losses for Deep Learning Image Colorization</w:t>
+                <w:t xml:space="preserve">Influence of Color Spaces for Deep Learning Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballester Coloma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carrillo Hernan</w:t>
+                <w:t xml:space="preserve">Coloma Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mathematical Models and Algorithms in Computer Vision and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03009-4_127-1⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.1-32, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03009-4_125-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877299v1</w:t>
+                <w:t xml:space="preserve">hal-03877284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Color Spaces for Deep Learning Image Colorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Different Losses for Deep Learning Image Colorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ballester Coloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bugeau Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloma Ballester</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hernan Carrillo</w:t>
+                <w:t xml:space="preserve">Carrillo Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mathematical Models and Algorithms in Computer Vision and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.1-32, 2022, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03009-4_125-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03009-4_127-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877284v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4362,51 +4362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080401v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dung Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26558" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083953v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102636" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.06.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poulenard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2645151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Walther" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ricardo Guevara Garban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Bizon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Simo-Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87444-5_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_52" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.57" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899929" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005291304270434" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballester Coloma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aur&#233;lie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Hernan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_127-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coloma Ballester" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_125-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02111681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080401v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dung Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26558" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083953v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102636" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Boyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.06.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poulenard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2645151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Walther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ricardo Guevara Garban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Bizon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Simo-Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87444-5_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_52" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.57" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899929" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005291304270434" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coloma Ballester" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_125-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballester Coloma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aur&#233;lie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Hernan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_127-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02111681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>